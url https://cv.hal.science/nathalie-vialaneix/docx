--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -386,542 +386,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable impact of chronic oral lactic acid exposure on honey bee health: Insights from survival, lactate accumulation and head transcriptome</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vilarem</w:t>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Piou</w:t>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bouly</w:t>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Julien</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 303, pp.118807. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314855v1</w:t>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+                <w:t xml:space="preserve">Phoenics: a novel statistical approach for longitudinal metabolomic pathway analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-025-06118-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461714v1</w:t>
+                <w:t xml:space="preserve">hal-05037118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoenics: a novel statistical approach for longitudinal metabolomic pathway analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilmineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-025-06118-z⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbaf074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037118v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No detectable impact of chronic oral lactic acid exposure on honey bee health: Insights from survival, lactate accumulation and head transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Jorge</w:t>
+                <w:t xml:space="preserve">Vincent Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+                <w:t xml:space="preserve">Frédéric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (2), </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.118807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bib/bbaf074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989132v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMFProfiler: a multi-omics integration method for samples stratified in groups</w:t>
               </w:r>
@@ -1169,858 +1169,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-seq data of pig placenta and endometrium during late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+                <w:t xml:space="preserve">Sarah Maman-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chavent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516167v1</w:t>
+                <w:t xml:space="preserve">hal-04831303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random forest approach for interval selection in functional regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.e11705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sam.11705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq data of pig placenta and endometrium during late gestation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we really use graph neural networks for transcriptomic prediction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Suin</w:t>
+                <w:t xml:space="preserve">Céline Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111178. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp. bbae027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbae027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04831303v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we really use graph neural networks for transcriptomic prediction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEST4 + cells in the intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Malonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbae027⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326 (5), pp.C1345-C1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00042.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459067v1</w:t>
+                <w:t xml:space="preserve">hal-04572846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST4 + cells in the intestinal epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Malonga</w:t>
+                <w:t xml:space="preserve">A two-sample tree-based test for hierarchically organized genomic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 326 (5), pp.C1345-C1352. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.qlae011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00042.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572846v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Maigné</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Henry</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Badin</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-023-05504-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248315v1</w:t>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+                <w:t xml:space="preserve">Ludovic Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-023-05504-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for kernel methods in systems biology</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network analyses reveal negative link between changes in adipose tissue GDF15 and BMI during dietary-induced weight loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,472 +2381,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879337v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Applicability and interpretability of Ward's hierarchical agglomerative clustering with or without contiguity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.363-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00357-020-09377-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+                <w:t xml:space="preserve">hal-02294847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major reorganization of chromosome conformation during muscle development in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.19 P. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2021.748239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability and interpretability of Ward's hierarchical agglomerative clustering with or without contiguity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.363-389. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00357-020-09377-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02294847v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2897,77 +2897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,390 +3025,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
+                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618466v1</w:t>
+                <w:t xml:space="preserve">hal-02617694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kylie Munyard</w:t>
+                <w:t xml:space="preserve">Interpretable sparse SIR for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.255 - 267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-018-9806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437599v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise atypique de la cyclicité ovarienne chez la vache laitière : une forte association avec la cétose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saby</w:t>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenting Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617694v1</w:t>
+                <w:t xml:space="preserve">hal-02437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
               </w:r>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,1294 +3518,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">A new approach of gene co-expression network inference reveals significant biological processes involved in porcine muscle development in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Valsesia</w:t>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+                <w:t xml:space="preserve">Martine Bouissou-Matet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794575v1</w:t>
+                <w:t xml:space="preserve">hal-02622725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of gene co-expression network inference reveals significant biological processes involved in porcine muscle development in late gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+                <w:t xml:space="preserve">Cutting edge bioinformatics and biostatistics approaches are bringing precision medicine and nutrition to a new era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeena Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28173-8⟩</w:t>
+              <w:t xml:space="preserve">Lifestyle Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.73-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000494131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622725v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting edge bioinformatics and biostatistics approaches are bringing precision medicine and nutrition to a new era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjeena Dang</w:t>
+                <w:t xml:space="preserve">Décrire, prendre en compte, imputer et évaluer les valeurs manquantes dans les études statistiques : une revue des approches existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lifestyle Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (2), pp.1-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire, prendre en compte, imputer et évaluer les valeurs manquantes dans les études statistiques : une revue des approches existantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Self-Organizing Maps, theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159 (2), pp.1-55</w:t>
+              <w:t xml:space="preserve">Revista de Investigacion Operacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618033v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Maps, theory and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Unsupervised multiple kernel learning for heterogeneous data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigacion Operacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.1009-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796059v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised multiple kernel learning for heterogeneous data integration</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (6), pp.1009-1015. </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.1726 - 1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738461v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biomarkers for weight control in obese individuals subjected to a multiphase dietary intervention</w:t>
+                <w:t xml:space="preserve">Random Forests for Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bolton</w:t>
+                <w:t xml:space="preserve">Robin Genuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Montastier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carayol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-3997⟩</w:t>
+              <w:t xml:space="preserve">Big Data Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.28-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bdr.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608397v1</w:t>
+                <w:t xml:space="preserve">hal-01233923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forests for Big Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+                <w:t xml:space="preserve">Efficient interpretable variants of online SOM for large dissimilarity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bdr.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 225, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233923v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient interpretable variants of online SOM for large dissimilarity data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Bazovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 225, pp.31-48. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465340v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course study of the response to LPS targeting the pig immune gene networks</w:t>
+                <w:t xml:space="preserve">Molecular biomarkers for weight control in obese individuals subjected to a multiphase dietary intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Terenina</w:t>
+                <w:t xml:space="preserve">Jennifer Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ydier</w:t>
+                <w:t xml:space="preserve">Jérôme Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Bazovkina</w:t>
+                <w:t xml:space="preserve">Sophie Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Sevin-Pujol</w:t>
+                <w:t xml:space="preserve">Lucile Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (8), pp.2751-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4363-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-3997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627295v1</w:t>
+                <w:t xml:space="preserve">hal-01608397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des profils et de l’activité des participants d’un MOOC</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (1-2), pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,1203 +5014,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the profiles and of the activity of participants of MOOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">On-line relational and multiple relational SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1-2), pp.11-22. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.15-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2015-v12n12-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636153v1</w:t>
+                <w:t xml:space="preserve">hal-01063831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rolando Biscay</w:t>
+                <w:t xml:space="preserve">Analyse statistique des profils et de l’activité des participants d’un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1-2), pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199287v1</w:t>
+                <w:t xml:space="preserve">hal-01270885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique des profils et de l’activité des participants d’un MOOC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Javaux</w:t>
+                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1-2), pp.11-22</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.95-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270885v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing graphs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232672v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond multidimensional data in model visualization: High-dimensional and complex nonnumeric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t>
+              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sam.11274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271063v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line relational and multiple relational SOM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">System Model Network for Adipose Tissue Signatures Related to Weight Changes in Response to Calorie Restriction and Subsequent Weight Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hlavaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Tvrzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.11.047⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e1004047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063831v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond multidimensional data in model visualization: High-dimensional and complex nonnumeric data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the profiles and of the activity of participants of MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Analysis and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1-2), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2015-v12n12-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sam.11274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01182932v1</w:t>
+                <w:t xml:space="preserve">hal-02636153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Model Network for Adipose Tissue Signatures Related to Weight Changes in Response to Calorie Restriction and Subsequent Weight Maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Hlavaty</w:t>
+                <w:t xml:space="preserve">Rolando Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Tvrzicka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isneri Talavera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.e1004047. </w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1547-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150615v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical exploratory analysis of agent-based simulations in a social context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roggero</w:t>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.132-149</w:t>
+              <w:t xml:space="preserve">Digital Medievalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629776v2</w:t>
+                <w:t xml:space="preserve">hal-01053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring networks from multiple samples with consensus LASSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.39-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Statistical exploratory analysis of agent-based simulations in a social context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Pascal Roggero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Medievalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.2013</w:t>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.132-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053673v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
@@ -6291,90 +6291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring networks from multiple samples with Consensus LASSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality technology &amp; quantitative management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.39-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6393,437 +6393,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Medievalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648351v1</w:t>
+                <w:t xml:space="preserve">hal-00761081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.e60045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761081v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.e60045</w:t>
+              <w:t xml:space="preserve">Digital Medievalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817655v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of a Gene Co-Expression Network Reveals Biological Functions Underlying eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Laurent</w:t>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, online (4), Non paginé. </w:t>
@@ -6861,51 +6861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'ai testé pour vous... un MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6924,494 +6924,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of human adipose tissue gene expression: impact of diet, sex, metabolic status, and cis genetic regulation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Maoret</w:t>
+                <w:t xml:space="preserve">F. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balbine Roussel</w:t>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Combes</w:t>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002959. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757837v1</w:t>
+                <w:t xml:space="preserve">hal-00757827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of eight metamodeling techniques for the simulation of N2O fluxes and N leaching from corn crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rohart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Marco Follador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Marco Ratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Molina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Leip</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (13), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757827v1</w:t>
+                <w:t xml:space="preserve">hal-00654753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of eight metamodeling techniques for the simulation of N2O fluxes and N leaching from corn crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Determinants of human adipose tissue gene expression: impact of diet, sex, metabolic status, and cis genetic regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Follador</w:t>
+                <w:t xml:space="preserve">Jean-José Maoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ratto</w:t>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Leip</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.51-66. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654753v1</w:t>
+                <w:t xml:space="preserve">hal-00757837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Complex Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (4), pp.373-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7439,667 +7439,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Représentation d'un grand réseau à partir d'une classification hiérarchique de ses sommets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (3), pp.34-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658814v1</w:t>
+                <w:t xml:space="preserve">hal-00651577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et représentation de communautés dans un grand graphe. Une approche combinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+                <w:t xml:space="preserve">Sébastien Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gadat</w:t>
+                <w:t xml:space="preserve">Jean-Michel Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (1), pp.59-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.14.1.59-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation d'un grand réseau à partir d'une classification hiérarchique de ses sommets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Consistency of functional learning methods based on derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (8), pp.1197-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651577v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of functional learning methods based on derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Using spatial indexes for labeled network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589738v1</w:t>
+                <w:t xml:space="preserve">hal-00654754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial indexes for labeled network analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A Simulation Study of Functional Density-Based Inverse Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.1</w:t>
+              <w:t xml:space="preserve">Revista Investigacion Operacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.146-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654754v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Study of Functional Density-Based Inverse Regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">What is a good (gene) network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isneri Talavera</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Investigacion Operacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00916.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654751v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing an Organized Modularity Measure for Topographic Graph Clustering: a Deterministic Annealing Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (7-9), pp.Pages 1142-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8146,64 +8146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch kernel SOM and related Laplacian methods for social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,51 +8250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storms prediction : Logistic regression vs random forest for unbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8466,51 +8466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machine for functional data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8570,51 +8570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un résultat de consistance pour des SVM fonctionnels par interpolation spline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 343 (8), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8815,51 +8815,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations prospectives de l'occupation du sol. Le cas d'une montagne méditerranéenne</w:t>
+                <w:t xml:space="preserve">Modélisation prospective de l’occupation du sol. Le cas d’une montagne méditerrannéenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
@@ -8898,93 +8898,93 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 295, 15 p</w:t>
+              <w:t xml:space="preserve">, 2004, 295, 21 p. en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144134v2</w:t>
+                <w:t xml:space="preserve">hal-03160711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective de l’occupation du sol. Le cas d’une montagne méditerrannéenne.</w:t>
+                <w:t xml:space="preserve">Modélisations prospectives de l'occupation du sol. Le cas d'une montagne méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
@@ -9023,69 +9023,69 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 295, 21 p. en ligne</w:t>
+              <w:t xml:space="preserve">, 2004, 295, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160711v1</w:t>
+                <w:t xml:space="preserve">hal-00144134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9116,77 +9116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence post hoc pour l'analyse différentielle de données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Journées de Statistique de la SFdS (JdS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France. pp.446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9211,77 +9211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">phoenics : une nouvelle approche statistique pour l'analyse différentielle longitudinale de voies métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9313,299 +9313,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la spécificité des associations génétiques dans les études multi-population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
+              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593233v1</w:t>
+                <w:t xml:space="preserve">hal-04595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de gènes : inférence, évaluation, utilisation et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle longitudinale des voies métaboliques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Analyse de la spécificité des associations génétiques dans les études multi-population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Hwan Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de Statistique de la SFdS (JdS 2025)</w:t>
+              <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595237v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique en cellule unique révèle les processus de maturation induits dans chaque type de cellule épithéliale intestinale lors de l'introduction de l'alimentation solide</w:t>
               </w:r>
@@ -9850,77 +9850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de test hiérarchique pour l'analyse différentielle de données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9939,580 +9939,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la NMF supervisée pour l'intégration de données omiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Josse</w:t>
+                <w:t xml:space="preserve">Modélisation de données métabolomiques longitudinales par voies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Brouard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746164v1</w:t>
+                <w:t xml:space="preserve">hal-04154758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de données métabolomiques longitudinales par voies métaboliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Extension de la NMF supervisée pour l'intégration de données omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154758v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la NMF supervisée pour l'intégration de données omiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Éjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154752v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension de la NMF supervisée pour l'intégration de données omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746181v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,77 +10856,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -10955,77 +10955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11076,103 +11076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle de données Hi-C via la classification ascendante hiérarchique sous contrainte de contiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS2020 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2020, Nice, France. pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11191,329 +11191,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788732v1</w:t>
+                <w:t xml:space="preserve">hal-02734011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+                <w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734011v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation nucléaire et expression génique lors du développement chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouissou-Matet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
@@ -11536,191 +11519,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised variable selection for kernel methods in systems biology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Flamary</w:t>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787253v1</w:t>
+                <w:t xml:space="preserve">hal-02788732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,355 +11765,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788476v1</w:t>
+                <w:t xml:space="preserve">hal-02735898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kylie Munyard</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735898v1</w:t>
+                <w:t xml:space="preserve">hal-02788476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forests for big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Genuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science, Statistics &amp; Visualization (DSSV) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12138,90 +12138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12259,90 +12259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hot-deck imputation for network inference from RNA sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12384,103 +12384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
@@ -12509,103 +12509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method of gene co expression network inference reveals significant biological processes involved in fetal porcine muscle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on Animal Cytogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. pp.2</w:t>
@@ -12634,64 +12634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseqNet : un package pour l'inférence de réseaux à partir de données RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12710,411 +12710,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning from (dis)similarity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European R Users Meeting (eRum 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary. 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788245v1</w:t>
+                <w:t xml:space="preserve">hal-02785273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from (dis)similarity data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European R Users Meeting (eRum 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary. 70 p</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785273v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Random forests for big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Genuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734663v1</w:t>
+                <w:t xml:space="preserve">hal-02785199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone and betahydroxybutyrate in line measurements for a better description and understanding of Holstein cows fertility in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming (EC-PLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France. 7 p</w:t>
@@ -13137,290 +13137,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests for big data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Marti Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">36. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785199v1</w:t>
+                <w:t xml:space="preserve">hal-02868765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.43</w:t>
+              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868765v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Self-Organizing Map variants with the R package SOMbrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, Clustering and Data Visualization (WSOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nancy, France. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13448,891 +13448,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
+                <w:t xml:space="preserve">Unsupervised multiple kernel learning to integrate various metagenomic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.269-274</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516660v1</w:t>
+                <w:t xml:space="preserve">hal-01604708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised multiple kernel learning to integrate various metagenomic sources</w:t>
+                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604708v1</w:t>
+                <w:t xml:space="preserve">hal-01516660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and applied aspects of the self-organizing maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270701v1</w:t>
+                <w:t xml:space="preserve">hal-02792439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing complex data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Sparse online self-organizing maps for large relational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Houston, United States. pp.27-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28518-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604379v1</w:t>
+                <w:t xml:space="preserve">hal-01270710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Tara oceans data sets using multiple kernels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Computational Biology (ECCB 2016), Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. pp.3</w:t>
+              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792439v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse online self-organizing maps for large relational data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Outils pour l'analyse et la simulation de données RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270710v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random forests for big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Genuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquim on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
+              <w:t xml:space="preserve">Journées de Statistique de Rennes (JSTAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743243v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiway-SIR for longitudinal multi-table data integration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Aggregating Self-Organizing Maps with Topology Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Computational Statistics (COMPSTAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Houston, United States. pp.27-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28518-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796270v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval sparsity for functional inverse regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 CRoNoS Summer Course, 22nd International Conference on Computational Statistics (COMPSTAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14357,103 +14331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Voillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t>
@@ -14476,3417 +14450,3430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'analyse et la simulation de données RNA-seq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Multiway-SIR for longitudinal multi-table data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Computational Statistics (COMPSTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739876v1</w:t>
+                <w:t xml:space="preserve">hal-02796270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests for big data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing complex data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique de Rennes (JSTAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796431v1</w:t>
+                <w:t xml:space="preserve">hal-01604379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating Self-Organizing Maps with Topology Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+                <w:t xml:space="preserve">Parcimonie par intervalle pour la régression inverse par tranche fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48e Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270640v1</w:t>
+                <w:t xml:space="preserve">hal-01325538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing complex data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie par intervalle pour la régression inverse par tranche fonctionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils pour chercher de l'information sur R et se former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. pp.6</w:t>
+              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325538v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable sparse sliced inverse regression for functional data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Imputation de données manquantes pour l'inférence de r éseau à partir de données RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Learning with Functional Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">48e Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799481v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour chercher de l'information sur R et se former</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Interpretable sparse sliced inverse regression for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Rencontres R 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Learning with Functional Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352178v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation de données manquantes pour l'inférence de r éseau à partir de données RNA-seq</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and applied aspects of the self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Journées de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Houston, United States. pp.3-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28518-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325523v1</w:t>
+                <w:t xml:space="preserve">hal-01270701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests and big data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Classification et visualisation de graphes avec SOMbrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160643v1</w:t>
+                <w:t xml:space="preserve">hal-02795287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la statistique pour l'analyse de mégadonnées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+                <w:t xml:space="preserve">Multiple dissimilarity SOM for clustering and visualizing graphs with node and edge attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning, Workshop FEAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742204v1</w:t>
+                <w:t xml:space="preserve">hal-01175731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la statistique pour l'analyse de mégadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et visualisation de graphes avec SOMbrero</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Enseigner la statistique pour l'analyse de mégadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.2</w:t>
+              <w:t xml:space="preserve">47ème Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795287v1</w:t>
+                <w:t xml:space="preserve">hal-02742204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple dissimilarity SOM for clustering and visualizing graphs with node and edge attributes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+                <w:t xml:space="preserve">What is a MOOC?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning, Workshop FEAST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France. 1p</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of ENBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175731v1</w:t>
+                <w:t xml:space="preserve">hal-02792063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a MOOC?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Classification et visualisation de graphes avec SOMbrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of ENBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792063v1</w:t>
+                <w:t xml:space="preserve">hal-01171557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et visualisation de graphes avec SOMbrero</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Random forests and big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Genuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tuleau-Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">47ème Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171557v1</w:t>
+                <w:t xml:space="preserve">hal-01160643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of social simulations outputs: Interpreting the dispersion of variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+                <w:t xml:space="preserve">Self-Organizing Maps for clustering and visualization of bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Multi-Agent-Based Simulation (MBAS 2014 @ AAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46e Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270802v1</w:t>
+                <w:t xml:space="preserve">hal-01001991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organizing maps for clustering and visualization of bipartite graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Bagged kernel SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Journées de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop, WSOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Esslingen University of Applied Sciences. DEU., Jul 2014, Mittweida, Germany. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07695-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739820v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue signatures related to weight changes in response to calorie restriction and subsequent weight maintenance using lipidome and gene profiling network analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring networks from multiple samples with consensus LASSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics/Biostatistics regional workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">ENBIS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797111v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai testé pour vous... un MOOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Self-organizing maps for clustering and visualization of bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.90</w:t>
+              <w:t xml:space="preserve">46e Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001759v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagged kernel SOM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+                <w:t xml:space="preserve">Adipose tissue signatures related to weight changes in response to calorie restriction and subsequent weight maintenance using lipidome and gene profiling network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boelaert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim H.M. Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop, WSOM 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformatics/Biostatistics regional workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018374v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Maps for clustering and visualization of bipartite graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J'ai testé pour vous... un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.109</w:t>
+              <w:t xml:space="preserve">Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001991v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring networks from multiple samples with consensus LASSO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Reconstruction quality of a biological network when its constituting elements are partially observed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Seventeenth International Conference on Artificial Intelligence and Statistics (AI &amp; Statistics 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Reykjavik, Iceland. pp.L014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793667v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction quality of a biological network when its constituting elements are partially observed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">SOMbrero: an R package for numeric and non-numeric self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Vandel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Laura Bendhaiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth International Conference on Artificial Intelligence and Statistics (AI &amp; Statistics 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Mittweida, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07695-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982758v1</w:t>
+                <w:t xml:space="preserve">hal-02743631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOMbrero: an R package for numeric and non-numeric self-organizing maps</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blood transcriptome response to LPS in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. pp.274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743631v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics systems of stress responses in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics/Biostatistics regional workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOMbrero: an R package for numeric and non-numeric Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bendhaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop, WSOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Mittweida, Germany. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transcriptome response to LPS in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J'ai testé pour vous... un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. pp.274</w:t>
+              <w:t xml:space="preserve">46e Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210717v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai testé pour vous... un MOOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Data Analysis of Social Simulations Outputs - Focus on variables dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Multi-Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. Paper session 3, paper 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740506v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis of Social Simulations Outputs - Focus on variables dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Data analysis of social simulations outputs: Interpreting the dispersion of variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multi-Agent-Based Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Workshop on Multi-Agent-Based Simulation (MBAS 2014 @ AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.133-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14627-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990219v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple kernel self-organizing maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Which dissimilarity is to be used when extracting typologies in sequence analysis? A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">International Workshop on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747111v1</w:t>
+                <w:t xml:space="preserve">hal-02806089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sexy-rgtk: a package for programming RGtk2 GUI in a user-friendly manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple kernel self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.103-104</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850516v1</w:t>
+                <w:t xml:space="preserve">hal-00817920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOMbrero : Cartes auto-organisatrices stochastiques pour l'intégration de données décrites par des tableaux de dissimilarités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Carte auto-organisatrice pour graphes étiquetés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.99-100</w:t>
+              <w:t xml:space="preserve">Atelier Fouilles de Grands Graphes (FGG) - EGC'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.Article numéro 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850514v1</w:t>
+                <w:t xml:space="preserve">hal-00783860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte auto-organisatrice pour graphes étiquetés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">sexy-rgtk: a package for programming RGtk2 GUI in a user-friendly manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouilles de Grands Graphes (FGG) - EGC'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.Article numéro 4</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783860v1</w:t>
+                <w:t xml:space="preserve">hal-00850516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dissimilarity is to be used when extracting typologies in sequence analysis? A comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">SOMbrero : Cartes auto-organisatrices stochastiques pour l'intégration de données décrites par des tableaux de dissimilarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bendhaiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806089v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple kernel self-organizing maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Consensus LASSO : inférence conjointe de réseaux de gènes dans des conditions expérimentales multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.83</w:t>
+              <w:t xml:space="preserve">45èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817920v1</w:t>
+                <w:t xml:space="preserve">hal-00829157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line relational SOM for dissimilarity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Santiago, Chile. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17905,204 +17892,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus LASSO : inférence conjointe de réseaux de gènes dans des conditions expérimentales multiples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Carte auto-organisatrice pour graphes étiquetés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier Fouilles de Grands Graphes - EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829157v1</w:t>
+                <w:t xml:space="preserve">hal-02807496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte auto-organisatrice pour graphes étiquetés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Which dissimilarity is to be used when extracting typologies in sequence analysis? A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouilles de Grands Graphes - EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IWANN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. session 12-1A, paper 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807496v1</w:t>
+                <w:t xml:space="preserve">hal-00854302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée d'un graphe de co-expression avec des méta-données pour la détection de micro-ARNs</w:t>
               </w:r>
@@ -18114,51 +18114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18207,571 +18207,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dissimilarity is to be used when extracting typologies in sequence analysis? A comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Multiple kernel self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWANN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. session 12-1A, paper 2</w:t>
+              <w:t xml:space="preserve">21. European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854302v1</w:t>
+                <w:t xml:space="preserve">hal-02747111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration relationnelle d'un corpus d'actes notariés médiévaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Configuration(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721403v1</w:t>
+                <w:t xml:space="preserve">hal-00717549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Analyse de données pour des graphes étiquetés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
+              <w:t xml:space="preserve">44èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714444v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de données pour des graphes étiquetés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Exploration relationnelle d'un corpus d'actes notariés médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.196</w:t>
+              <w:t xml:space="preserve">Colloque Configuration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707779v1</w:t>
+                <w:t xml:space="preserve">hal-00721403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of network inference packages and methods for multiple network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717549v1</w:t>
+                <w:t xml:space="preserve">hal-00714444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic fine characterizations of French porcine reference populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18779,51 +18779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1</w:t>
@@ -18846,316 +18846,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a Large Database of French Charters with Social Network Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">L'analyse d'un réseau de co-expression génique met en valeur des groupes fonctionnels homogènes et des gènes importants relatifs a un phénotype d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress (IMC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668229v1</w:t>
+                <w:t xml:space="preserve">hal-00666613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse d'un réseau de co-expression génique met en valeur des groupes fonctionnels homogènes et des gènes importants relatifs a un phénotype d'intérêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Exploration of a Large Database of French Charters with Social Network Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tunis, Tunisie. pp.172</w:t>
+              <w:t xml:space="preserve">International Medieval Congress (IMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666613v1</w:t>
+                <w:t xml:space="preserve">hal-00668229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S. Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19197,103 +19197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the process-based model DNDC on microbiological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Leip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Follador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen and Global Change - Key findings &amp; Future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom. pp.S10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19312,1408 +19312,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A functional density-based nonparametric approach for statistical calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isneri Talavera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Iberoamerican Congress on Pattern Recognition (CIARP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Sao Paulo, Brazil. pp.450-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16687-7_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666597v1</w:t>
+                <w:t xml:space="preserve">hal-00658811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and regression based on derivatives : a consistency result</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Analysis of the inﬂuence of a network on the values of its nodes : the use of spatial indexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simposio sobre Modelamiento Estadístico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.Session 1 - 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668212v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three learning methods to predict N2O fluxes and N leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Classification and regression based on derivatives : a consistency result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Leip</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.57-66</w:t>
+              <w:t xml:space="preserve">II Simposio sobre Modelamiento Estadístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491583v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the inﬂuence of a network on the values of its nodes : the use of spatial indexes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A comparison of three learning methods to predict N2O fluxes and N leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Follador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Leip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.Session 1 - 1</w:t>
+              <w:t xml:space="preserve">Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668202v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional density-based nonparametric approach for statistical calibration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data : lasso vs Bolasso, primary data vs wavelet transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Iberoamerican Congress on Pattern Recognition (CIARP 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.3-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16687-7_60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658811v1</w:t>
+                <w:t xml:space="preserve">hal-00658819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data : lasso vs Bolasso, primary data vs wavelet transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Molina</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.3-55</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658819v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Topologically Ordered Graph Clustering via Deterministic Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668239v1</w:t>
+                <w:t xml:space="preserve">hal-00666602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Recherche et représentation de communautés dans des grands graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Veille Stratégique Scientifique &amp; Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. Recherche et représentation de communautés dans des grands graphes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386797v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et représentation de communautés dans des grands graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veille Stratégique Scientifique &amp; Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France. Recherche et représentation de communautés dans des grands graphes</w:t>
+              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371956v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Ordered Graph Clustering via Deterministic Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.529-534</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666602v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
+              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816128v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of Derivative Based Functional Classifiers on Sampled Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Mining a medieval social network by kernel SOM and related methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2008, 16th European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.445-450</w:t>
+              <w:t xml:space="preserve">MASHS 2008 (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666609v1</w:t>
+                <w:t xml:space="preserve">hal-00278196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a medieval social network by kernel SOM and related methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Consistency of Derivative Based Functional Classifiers on Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2008 (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">ESANN 2008, 16th European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278196v1</w:t>
+                <w:t xml:space="preserve">hal-00666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between dissimilarity SOM and kernel SOM for clustering the vertices of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOM'07 - Workshop on Self-Organizing Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bielefeld, Germany. pp.WeP-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20732,480 +20732,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering a medieval social network by SOM using a kernel based distance measure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l'analyse de réseaux de sociabilité de la société paysanne médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuenn Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Bruges, Belgium. pp.31-36</w:t>
+              <w:t xml:space="preserve">Computational Methods for Modelling and learning in Social and Human Sciences (MASHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Brest, France. pp.3b-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145117v1</w:t>
+                <w:t xml:space="preserve">hal-00674238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'analyse de réseaux de sociabilité de la société paysanne médiévale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering a medieval social network by SOM using a kernel based distance measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Modelling and learning in Social and Human Sciences (MASHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Brest, France. pp.3b-3</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Bruges, Belgium. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674238v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM fonctionnels par interpolation spline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Remote Sensing, GIS and Prediction Models to Monitor the Deforestation and Erosion in Peten Reserve, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Follador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Renno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2006, Clamart (FR), France</w:t>
+              <w:t xml:space="preserve">IAMG'2006 Annual Conference on Quantitative Geology from Multiple Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.Integrating Remote Sensing, GIS and Prediction Models to Monitor the Deforestation and Erosion in Pe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176653v1</w:t>
+                <w:t xml:space="preserve">hal-00372648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Remote Sensing, GIS and Prediction Models to Monitor the Deforestation and Erosion in Peten Reserve, Guatemala</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SVM fonctionnels par interpolation spline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG'2006 Annual Conference on Quantitative Geology from Multiple Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.Integrating Remote Sensing, GIS and Prediction Models to Monitor the Deforestation and Erosion in Pe</w:t>
+              <w:t xml:space="preserve">Journée de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2006, Clamart (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372648v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine For Functional Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Bruges, Belgium. pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21230,51 +21230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification in Hilbert Spaces with Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21357,77 +21357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review and benchmark of differential analysis tools for Hi-C data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21718,1355 +21718,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126140v1</w:t>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bravo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193423v1</w:t>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Duprat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+                <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part2 - sow endometrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Transcriptome of the feto-maternal interface in pigs in late gestation: part1fetal placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.21</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193444v1</w:t>
+                <w:t xml:space="preserve">hal-04193423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882998v1</w:t>
+                <w:t xml:space="preserve">hal-03856941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon De Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856941v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Élise Maigné</w:t>
+                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882985v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
+              <w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637792v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23108,51 +23108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23160,51 +23160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
@@ -23246,90 +23246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23365,1442 +23365,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791588v1</w:t>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786174v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790995v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Classification ascendante hiérarchique, contrainte d'ordre : conditions d'applicabilité, interprétabilité des dendrogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Randriamihamison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique (CAp 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+                <w:t xml:space="preserve">hal-02786174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+                <w:t xml:space="preserve">hal-02784857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784857v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736216v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603033v1</w:t>
+                <w:t xml:space="preserve">hal-01608046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D genomic interactions in fetal pig muscle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608046v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise de cyclicité post partum et performances de reproduction chez la vache laitière Prim'Holstein en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Reims, France. , 7 p., 2017, Recueil des Journées Nationales des GTV 2017</w:t>
@@ -24829,77 +24829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24948,575 +24948,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating nitrous oxide fluxes from agricultural soils at European scale using a crop generic meta-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Leip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 94 (S4), 2016, 35th Conference of the International Society for Animal Genetics (ISAG)</w:t>
+              <w:t xml:space="preserve">19th Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Skara, Sweden. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740976v1</w:t>
+                <w:t xml:space="preserve">hal-02796798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating nitrous oxide fluxes from agricultural soils at European scale using a crop generic meta-model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Multiway SIR for biological data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Skara, Sweden. , 2016</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lille, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796798v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiway SIR for biological data integration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lille, France. , 2016</w:t>
+              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791870v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nuclear positioning of IGF2 alleles and trans interactions with imprinted genes in pig fetal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Mompart</w:t>
+                <w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Genome Architecture in Space and Time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Trieste, Italy. 2016</w:t>
+              <w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 94 (S4), 2016, 35th Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794242v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction quality of a biological network when its constituting elements are partially observed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Artificial Intelligence and Statistics - AI &amp; Statistics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Reykjavik, Iceland. , pp.1, 2014, AISTATS 2014 Talks and Papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25573,64 +25573,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'organisation spatiale de l'ADN à l'aide de la statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25767,51 +25767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel and dissimilarity methods for exploratory analysis in a social context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25849,51 +25849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage connexionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25944,90 +25944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Measurement of mRNA Degradation in Escherichia coli: To Delay or Not to Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-density sequencing applications in microbial molecular genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 612, </w:t>
@@ -26078,64 +26078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l’apprentissage de données massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Technip, pp.536, 2018, 9782710811824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26173,64 +26173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting gene co-expression networks underlying eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haja N. Kadarmideen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology in Animal Production and Health vol 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer International Publishing, pp.1-31, 2016, 978-3-319-43330-1. </w:t>
@@ -26268,103 +26268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical deforestation modelling : a comparative analysis of different predictive approaches. The case study of Peten, Guatemala.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Follador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Renno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Environmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.77-108, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26392,268 +26392,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the use of SVM for functional data classification</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective modelling of environmental dynamics. A methodological comparison applied to mountain land cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and operatorial statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2062-1_41⟩</w:t>
+              <w:t xml:space="preserve">Modelling Environmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.141-168, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635480v1</w:t>
+                <w:t xml:space="preserve">hal-00667123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective modelling of environmental dynamics. A methodological comparison applied to mountain land cover changes</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the use of SVM for functional data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dabo-Niang, Frédéric Ferraty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Environmental Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and operatorial statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag/Springer, pp.273-280, 2008, Contrib. Statist., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2062-1_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667123v1</w:t>
+                <w:t xml:space="preserve">hal-00635480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26671,51 +26671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : &amp;quot; Régression avec R &amp;quot; (P.-A. Cornillon et E. Matzner-Løber, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26733,90 +26733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial du numéro spécial RNTI - MASHS 2011/2012 : Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26834,51 +26834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : &amp;quot; Méthodes de Monte-Carlo avec R &amp;quot; (Chr. P. Robert et G. Casella, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26928,103 +26928,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -27050,51 +27050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique et Big Data Analytics; Volumétrie, L'Attaque des Clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27157,103 +27157,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données CO-LOcATION Version Finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR GenPhySE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -27275,51 +27275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de consultation : ``Analyse des données multidimensionnelles'' (MOOC, F. Husson et al., 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27337,51 +27337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27485,151 +27485,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à l'analyse de données non vectorielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Contributions à l’analyse de données non vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Statistiques [math.ST]. Université de Toulouse, 2014</w:t>
+              <w:t xml:space="preserve">Applications [stat.AP]. Université Toulouse 1 Capitole (UT1 Capitole), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01088152v1</w:t>
+                <w:t xml:space="preserve">tel-01523743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à l’analyse de données non vectorielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Contributions à l'analyse de données non vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Applications [stat.AP]. Université Toulouse 1 Capitole (UT1 Capitole), 2014</w:t>
+              <w:t xml:space="preserve">Statistiques [math.ST]. Université de Toulouse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01523743v1</w:t>
+                <w:t xml:space="preserve">tel-01088152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27686,64 +27686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -27796,51 +27796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27910,90 +27910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTERICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaa Adu Kesewaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28037,51 +28037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseqNet: Log-Linear Poisson Graphical Model with Hot-Deck Multiple Imputation (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28099,51 +28099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28275,51 +28275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adjclust: Adjacency-Constrained Clustering of a Block-Diagonal Similarity Matrix (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28327,51 +28327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -28406,51 +28406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISIR: Sparse Interval Sliced Inverse Regression (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28507,77 +28507,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bendhaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -28768,51 +28768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118807" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercadi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bivand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Eddelbuettel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hornik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piaskowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2025-011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05504-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879337v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Tierney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2022-040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.748239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeena Dang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx682" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montastier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3997" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233923v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2017.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.11.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Javaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2015-v12n12-03" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270885v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.11.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182932v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11274" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150615v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlavaty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tvrzicka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629776v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roggero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Maoret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002959" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Follador" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ratto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.05.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00496.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Hwan Ko" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154752v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785273v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785199v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868765v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marti Marimon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM.2017.8020014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604708v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796270v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739876v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270640v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519707v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352178v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742204v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160638v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795287v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175731v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171557v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270802v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14627-0_10" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H.M. Saris" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001759v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018374v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001991v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793667v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bendhaiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_21" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018732v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210717v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740506v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990219v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747111v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850516v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783860v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806089v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817920v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829157v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807496v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854302v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707779v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674167v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tarantola" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491583v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668202v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658819v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145117v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674238v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Le Goffic" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372648v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Renno" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740976v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366611.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796798v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Paniagua" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791870v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739296v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809784v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279887v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849298v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107623v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/methods-in-enzymology" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.07.003" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942821v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721409v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995801v3" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793538v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088152v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523743v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683370v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0d51e57654a925b2a813c4e573c77370d1c2d16" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788053v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791779v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794474v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2025.101628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06118-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaf074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercadi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Zeileis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bivand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Eddelbuettel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hornik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Piaskowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2025-011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00042.2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Randriamihamison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05504-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879337v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Tierney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2022-040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294847v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09377-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.748239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9806-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouissou-Matet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28173-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeena Dang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx682" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx819" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233923v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Genuer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tuleau-Malot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2017.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.11.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ydier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin-Pujol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4363-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montastier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3997" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Javaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.11.047" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11274" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlavaty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tvrzicka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2015-v12n12-03" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629776v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roggero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Follador" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ratto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.05.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757837v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Maoret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002959" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Inglebert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.1.59-80" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654754v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658814v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00916.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00496.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Jorge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113439v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Hwan Ko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527178v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Gravier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154752v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734011v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787253v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788524v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734342v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785199v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607267v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marti Marimon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM.2017.8020014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792439v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796431v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796270v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604379v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519707v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352178v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325523v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795287v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160638v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742204v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001991v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018374v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739820v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797111v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H.M. Saris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001759v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982758v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743631v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bendhaiba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_21" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018732v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990219v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270802v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14627-0_10" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806089v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817920v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850516v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850514v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829157v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807496v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854302v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877561v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747111v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717549v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Edwards" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714444v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666613v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674167v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tarantola" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Busto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668202v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491583v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658819v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371956v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674238v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Le Goffic" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372648v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Renno" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185342v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193444v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193423v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786174v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608046v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607513v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796798v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Paniagua" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791870v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794242v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740976v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366611.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739296v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930070v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809784v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279887v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849298v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107623v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moisan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/methods-in-enzymology" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.07.003" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390589v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43332-5_1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667122v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942821v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721409v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995801v3" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793538v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523743v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088152v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683370v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0d51e57654a925b2a813c4e573c77370d1c2d16" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788053v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791779v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794207v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794474v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>