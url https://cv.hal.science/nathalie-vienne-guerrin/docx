--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -552,2368 +552,2368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colour and Horror: Claude Barma’s 1973 Romeo and Juliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Shakscreen Collection 5, 5, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From zones to Zoom: Shakespeare on screen in the digital era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105 (1), pp.3-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01847678211008362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01847678211008362⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04419383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes dans la langue de l’autre (XVIe–XVIIIe s.) / Scenes in the Other’s Language (16th–18th c.): Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujata Iyengar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Scènes dans la langue de l’autre (XVIe–XVIIIe s.) / Scenes in the Other’s Language (16th–18th c.), 10, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “bed’s scandal” in Thomas Middleton and William Rowley’s The Changeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Scènes de lit / Bedchamber Scenes, 8, pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To build or not to build&amp;quot; : LEGO® Shakespeare™ and the Question of Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XI (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To build or not to build&amp;quot;: LEGO® Shakespeare™ and the Question of Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), https://borrowers-ojs-azsu.tdl.org/borrowers/article/view/253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kerrigan, Shakespeare's Binding Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Language Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.987-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de pièce : A Shakespearean odyssey in Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence March</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.67-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos : La langue de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Déprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.I-IX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘O monstrous’ : Claude Barma’s French 1962 TV Othello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, The Shakscreen Collection 5, 5, n.p</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« His meanest garment ! » Cymbeline ou la mémoire des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Shakespeare et la mémoire, 30, pp.167-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The “bed’s scandal” in Thomas Middleton and William Rowley’s The Changeling</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You Have Rated Me” : The Insults of The Merchant of Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Scènes de lit / Bedchamber Scenes, 8, pp.87-99</w:t>
+              <w:t xml:space="preserve">Literaria Pragensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Memory, Conflict &amp; Commerce in Early Modern Europe, 23 (45), pp.82-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">To build or not to build&amp;quot; : LEGO® Shakespeare™ and the Question of Creativity</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Macbeth de Claude Barma (1959) : Shakespeare et l'expérience hybride de la 'dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XI (2)</w:t>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coup du Parapluie. Macbeth et Columbo à Scotland Yard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos : Shakespeare et les arts de la table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Language Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.I-IV. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de pièce : A Shakespearean odyssey in Montpellier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalizing Volpone in French Cinema and Television : Mediating Jonson through Molière, Shakespeare and Popular Screen Comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence March</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Winter 2011, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/shb.2011.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“He'll rail in his rope/robe tricks” : l'injure comme feu d'artifices dans The Taming of the Shrew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Artifice, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture des codes de duel dans l’injure Shakespearienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duels en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Base Phrygian Turk’ - Injures et ‘espèces de’...: analyse microscopique d’un étrange spécimen shakespearien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Twists and Turns: the Stratagems of Discourse in Renaissance England, 6 (3), pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pitoiset, La Tempête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.67-75</w:t>
+              <w:t xml:space="preserve">, 2007, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hausermann</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miel et le fiel : des excès de bouche dans Timon of Athens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31, pp.I-IX</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Shakespeare et l'excès, 25, pp.206-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.1038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...193 lines deleted...]
-                <w:t xml:space="preserve">« His meanest garment ! » Cymbeline ou la mémoire des mots</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de l’injure dans Henry IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Shakespeare et la mémoire, 30, pp.167-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/shakespeare.1956⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Shakespeare et le jeu, 23, pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“You Have Rated Me” : The Insults of The Merchant of Venice</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anatomie de la langue dans Richard II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literaria Pragensia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Memory, Conflict &amp; Commerce in Early Modern Europe, 23 (45), pp.82-97</w:t>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, "Richard II" de William Shakespeare : une oeuvre en contexte, Numéro spécial, pp.171-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calvario, Richard III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.71-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hausermann</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anatomie de la langue dans Richard II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.171-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killing courtesy&amp;quot; : Le Songe ou la courtoisie mise en pièce(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55, pp.27-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injure et la guerre dans Troilus and Cressida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22, pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la querelle dans Antony and Cleopatra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53, pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvii.2001.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;mauvaises langues&amp;quot; dans Richard III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49, pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvii.1999.2096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injure et la voix dans le théâtre de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.I-IV. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/shakespeare.1690⟩</w:t>
+              <w:t xml:space="preserve">, 1999, Shakespeare et la voix, 17, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1040 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372467v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01364020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anatomie de l’insulte dans 1 Henry IV</w:t>
               </w:r>
@@ -3339,385 +3339,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-animation Bord de Scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-animation Bord de Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migration and the refugee crisis in Peter Brook's 1971 King Lear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'You must needs be strangers' : Shakespeare and the Scenography of Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'bed's scandal' in Middleton and Rowley's &amp;quot;The Changeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bedchamber scenes/Scènes de lit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celebrating Shakespeare on French Television in 1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-animation Bord de Scène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Romancing Shakespeare : The Bard in the Imagination of the Romance Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chiffres et des lettres dans &amp;quot;Love's Labour's Lost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux et divertissements à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bournazel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076212v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Shakespeare fait son cinéma</w:t>
               </w:r>
@@ -3930,303 +3930,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre comme chef-lieu de l'injure dans quelques pamphlets élisabéthains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine du théâtre : débats et polémiques (Antiquité-XIXe siècle) Labex OBVIL-CRLC, Université Paris-Sorbonne, 23, 24 et 25 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la nique, chercher querelle : arrêt sur l'ouverture de Roméo et Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Scènes de dispute » : dispute et dramaturgie en France et Grande-Bretagne (XVIe-XVIIIe siècles), Université Sorbonne Nouvelle – Paris 3, 5 au 7 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospero, Ariel, Caliban, Master and Servants or Power at Stake in The Tempest on Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés international organisé par la Société Française Shakespeare, Seminar "The Romances": "Shakespeare 450", Paris, 25 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La femme (du) Clown : Audrey dans &amp;quot;Comme il vous plaira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cirque : femmes de cirque, Centre de recherche RIRRA 21 - Université Paul Valéry Montpellier 3, 15 au 21 février 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062437v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03073048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From A to “Z” : writing a dictionary of Shakespeare’s insults</w:t>
               </w:r>
@@ -4344,165 +4344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mon petit Doigt m'a dit : Référence à Shakespeare ou Agatha Christie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia : Shakespeare à l'écran dans le monde francophone, Université Paul Valéry Montpellier 3, IRCL (UMR 5186 CNRS), 18 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mon petit doigt m'a dit (2005) : Referencing Shakespeare or Agatha Christie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare in Tatters : Referencing his Works on Film and Television, University of Ferrara, 9-11 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ferrare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062433v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02062439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is this an umbrella which I see before me ?&amp;quot;: Columbo goes to Scotland Yard</w:t>
               </w:r>
@@ -6143,340 +6143,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Macbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bladen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 539 p., 2013, 979-10-240-0038-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2013, Arrêt sur scène / Scene Focus, Bénédicte Louvat-Molozay; Franck Salaün; Nathalie Vienne-Guerrin, 2268-977X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01378368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Louvat-Molozay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauvaises langues !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2013, 9782877755672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362869v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">halshs-01378368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unruly Tongue in Early Modern England : Three Treatises</w:t>
               </w:r>
@@ -7643,259 +7643,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02950935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clowns ne sont pas des rigolos : entrée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La femme (du) clown : Audrey dans Comme il vous plaira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Goudard; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du clown, sur scène, en piste et à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.15-20, 2020, 978-2-36781-332-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.95-108, 2020, 978-2-36781-332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03048095v1</w:t>
+                <w:t xml:space="preserve">halshs-02950789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La femme (du) clown : Audrey dans Comme il vous plaira</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeffirelli's Shakespearean Motion Pictures: Living Monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Russell Jackson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge Companion to Shakespeare on Screen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.213-223, 2020, 9781108367479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clowns ne sont pas des rigolos : entrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Goudard; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du clown, sur scène, en piste et à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.95-108, 2020, 978-2-36781-332-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.15-20, 2020, 978-2-36781-332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-03093682v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre comme chef-lieu de l'injure dans quelques pamphlets élisabéthains</w:t>
               </w:r>
@@ -8120,50 +8120,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand Shakespeare fait scandale : au diable, la fin d'Othello !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Haine de Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-192, 2017, e-Theatrum mundi, 979-10-231-0850-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HXZE7998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648716v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare, Memory, Film and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Hiscock; Lina Wilder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Shakespeare and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.62-72, 2017, Routledge Literature Handbooks, 9781138816763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;What Have We Here ?&amp;quot; : Acknowledging Shakespeare's Romances on Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8172,251 +8366,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen : The Tempest and Late Romances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.1-23, 2017, 978-1-107-11350-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521603v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman Plays on Screen: Autonomy, Serialization, conflation</w:t>
               </w:r>
@@ -10925,51 +10925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32BFA485"/>
+    <w:nsid w:val="7F0C50ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11156,51 +11156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-vienne-guerrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3174-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11822151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31178/UBR.13.1.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Iyengar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.403" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1999.2096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Mariani Zini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephen Chapman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Spinozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04809297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schandeler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04808697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05026013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93783-6_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pupo/2281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2281" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pufr/2844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-vienne-guerrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3174-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11822151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31178/UBR.13.1.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Iyengar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1999.2096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Mariani Zini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephen Chapman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Spinozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04809297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schandeler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04808697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05026013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93783-6_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pupo/2281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2281" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pufr/2844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>