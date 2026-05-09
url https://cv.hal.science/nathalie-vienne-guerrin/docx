--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -3339,50 +3339,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migration and the refugee crisis in Peter Brook's 1971 King Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'You must needs be strangers' : Shakespeare and the Scenography of Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gdańsk, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'bed's scandal' in Middleton and Rowley's &amp;quot;The Changeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bedchamber scenes/Scènes de lit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athens, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-animation Bord de Scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3391,195 +3529,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-animation Bord de Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077487v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating Shakespeare on French Television in 1964</w:t>
               </w:r>
@@ -7643,259 +7643,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02950935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La femme (du) clown : Audrey dans Comme il vous plaira</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les clowns ne sont pas des rigolos : entrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Goudard; Nathalie Vienne-Guerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du clown, sur scène, en piste et à l'écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.15-20, 2020, 978-2-36781-332-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme (du) clown : Audrey dans Comme il vous plaira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Goudard; Nathalie Vienne-Guerrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du clown, sur scène, en piste et à l'écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.95-108, 2020, 978-2-36781-332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02950789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeffirelli's Shakespearean Motion Pictures: Living Monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Russell Jackson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Shakespeare on Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.213-223, 2020, 9781108367479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093682v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre comme chef-lieu de l'injure dans quelques pamphlets élisabéthains</w:t>
               </w:r>
@@ -9378,169 +9378,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01365240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Castalian King Urinal’ : La ‘Langue Latrine’ dans The Merry Wives of Windsor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ann Lecercle; Yan Brailowsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et altérité dans la culture de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.15-30, 2008, 978-2-84016-039-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flyting on Screen : Insults in screen versions of Henry IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on screen : The Henriad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.119-146, 2008, 978-2-87775-454-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01365232v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01375350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolanus or the Arraignment of an unruly tongue</w:t>
               </w:r>
@@ -10925,51 +10925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0C50ED"/>
+    <w:nsid w:val="A758F6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11156,51 +11156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-vienne-guerrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3174-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11822151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31178/UBR.13.1.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Iyengar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1999.2096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Mariani Zini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephen Chapman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Spinozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04809297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schandeler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04808697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05026013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93783-6_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pupo/2281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2281" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pufr/2844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-vienne-guerrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3174-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069689989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/11822151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31178/UBR.13.1.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Iyengar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel D&#233;prats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2001.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1999.2096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Mariani Zini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04208806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stephen Chapman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Spinozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04809297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schandeler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat-Molozay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sala&#252;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04808697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05026013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93783-6_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pupo/2281" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2281" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// books.openedition.org/pufr/2844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077485v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>