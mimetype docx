--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1042,265 +1042,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic effect on biofouling of milli-labyrinth channel and bacterial communities in drip irrigation systems fed with reclaimed wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 738, pp.139778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679904v1</w:t>
+                <w:t xml:space="preserve">hal-02859809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic effect on biofouling of milli-labyrinth channel and bacterial communities in drip irrigation systems fed with reclaimed wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 738, pp.139778. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859809v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drip irrigation biofouling with treated wastewater: bacterial selection revealed by high-throughput sequencing</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l’épandage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.33-50. </w:t>
@@ -1662,90 +1662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the biodegradability of post-treated digestates via the chemical accessibility and complexity of organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l'épandage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,286 +1915,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
+                <w:t xml:space="preserve">Virus removal and integrity in aged RO membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Echegoyen</w:t>
+                <w:t xml:space="preserve">Bogdan C. Donose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
+                <w:t xml:space="preserve">Llucia Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636511v1</w:t>
+                <w:t xml:space="preserve">hal-02638051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus removal and integrity in aged RO membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
+                <w:t xml:space="preserve">Maia Echegoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan C. Donose</w:t>
+                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llucia Martí</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Silvina Ines van Houten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638051v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of Escherichia coli by TiO2-mediated photocatalysis evaluated by a culture method and viability-qPCR</w:t>
               </w:r>
@@ -2314,103 +2314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and potential viable but non-culturable state of pathogenic bacteria during storage of digestates from agricultural biogas plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1469), </w:t>
@@ -2442,177 +2442,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of single bacterial cells in composting bioaerosols</w:t>
+                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.035⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164815v1</w:t>
+                <w:t xml:space="preserve">hal-02633224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heterogeneous photocatalytic inactivation of E-coli using suspended and immobilized TiO2 reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2621,522 +2621,522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (8), pp.2532-2542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.14834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominance of single bacterial cells in composting bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and efficiency displayed by supported and suspended TiO2 catalysts applied to the disinfection of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Needles of Pinus halepensis as biomonitors of bioaerosol emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madji Kacem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goetz</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1872-2067(14)60212-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190158v1</w:t>
+                <w:t xml:space="preserve">hal-02635439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needles of Pinus halepensis as biomonitors of bioaerosol emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gales</w:t>
+                <w:t xml:space="preserve">Kinetics and efficiency displayed by supported and suspended TiO2 catalysts applied to the disinfection of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madji Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Gael Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112182. </w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.1571-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1872-2067(14)60212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635439v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaerosols from composting facilities--a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3174,77 +3174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring reverse osmosis performance: Conductivity versus fluorescence excitation-emission matrix (EEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Poussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,656 +3310,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de marqueurs microbiologiques et chimiques de traçage des sources microbiennes. Application à des eaux de rivière potentiellement contaminées par des rejets ponctuels ou diffus en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.43-55. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201203043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796513v1</w:t>
+                <w:t xml:space="preserve">hal-02644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new combination of microbial indicators for monitoring composting bioaerosols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative decay of fecal indicator bacteria and human-associated markers: a microcosm study simulating wastewater input into seawater and freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bacheley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.081⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.2375-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es203019y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644963v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Sélection de marqueurs microbiologiques et chimiques de traçage des sources microbiennes. Application à des eaux de rivière potentiellement contaminées par des rejets ponctuels ou diffus en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201203043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644546v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00796513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative decay of fecal indicator bacteria and human-associated markers: a microcosm study simulating wastewater input into seawater and freshwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new combination of microbial indicators for monitoring composting bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Solecki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Gourmelon</w:t>
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.428 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es203019y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00679278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New specific indicators for qPCR monitoring of airborne microorganisms emitted by composting plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45, pp.5342-5350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (19), pp.7252-7257. </w:t>
@@ -4259,103 +4259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.325-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,90 +4523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-specific fecal bacteria in wastewater treatment plant effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.1873-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,463 +4792,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00531593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial characteristics of biogas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Legionella spp. and bacterial populations during the proliferation of L. pneumophila in a cooling tower facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Moletta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Cécile Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.107⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (10), pp.3030-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02760-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662289v1</w:t>
+                <w:t xml:space="preserve">hal-02666206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Microbial characteristics of biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1-2), pp.53-62. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (4), pp.595-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.06.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668282v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Legionella spp. and bacterial populations during the proliferation of L. pneumophila in a cooling tower facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Minervini</w:t>
+                <w:t xml:space="preserve">Florence Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1-2), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.06.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02760-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Listeria monocytogenes and Enterococcus faecium in sludge evaluated by real-time PCR and culture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,277 +5497,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of antibiotic resistance in soils in presence of increased concentrations of sulfamethoxazole and clarithromycin</w:t>
+                <w:t xml:space="preserve">Evolution of antibiotic resistance along the treated wastewater-soil-plant continuum over two seasons of crop irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDAR, May 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEID, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832105v1</w:t>
+                <w:t xml:space="preserve">hal-04832120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of antibiotic resistance along the treated wastewater-soil-plant continuum over two seasons of crop irrigation</w:t>
+                <w:t xml:space="preserve">Evolution of antibiotic resistance in soils in presence of increased concentrations of sulfamethoxazole and clarithromycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEID, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDAR, May 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832120v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
               </w:r>
@@ -5997,1053 +5997,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in AMR mitigation ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on Risk Assessment of Pharmaceuticals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166958v1</w:t>
+                <w:t xml:space="preserve">hal-04151931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moulia</w:t>
+                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in AMR mitigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">4. International conference on Risk Assessment of Pharmaceuticals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151931v1</w:t>
+                <w:t xml:space="preserve">hal-04166958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial response in terms of antibiotic resistance mechanisms when exposed to increasing concentrations of sulfamethoxazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+                <w:t xml:space="preserve">Impact of treated wastewater on soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic YR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcotoxicoMic, Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences et Techniques de Fès, May 2023, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832084v1</w:t>
+                <w:t xml:space="preserve">hal-04822753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of treated wastewater on soil bacterial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Soil microbial response in terms of antibiotic resistance mechanisms when exposed to increasing concentrations of sulfamethoxazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences et Techniques de Fès, May 2023, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcotoxicoMic, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822753v1</w:t>
+                <w:t xml:space="preserve">hal-04832084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+                <w:t xml:space="preserve">Sludge management optimization for mitigating the antimicrobial resistance dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Lucie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+                <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Olivier Berseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+                <w:t xml:space="preserve">hal-04166819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge management optimization for mitigating the antimicrobial resistance dissemination</w:t>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sauvadet</w:t>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berseille</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166819v1</w:t>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of urban wastewater in High Rate Algal Ponds: factors affecting disinfection and aerosolisation of microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Urban raw or treated wastewater drip-irrigation for lettuce and leek crops: chemical and microbiological properties of soil and plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Symposium on health-related water microbiology (HRWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2019, Vienne, Austria. 202 p</w:t>
+              <w:t xml:space="preserve">IWA Water Reuse 2019 - 12. IWA International Conference on Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734187v1</w:t>
+                <w:t xml:space="preserve">hal-02786876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban raw or treated wastewater drip-irrigation for lettuce and leek crops: chemical and microbiological properties of soil and plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Treatment of urban wastewater in High Rate Algal Ponds: factors affecting disinfection and aerosolisation of microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Water Reuse 2019 - 12. IWA International Conference on Water Reclamation and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">20. Symposium on health-related water microbiology (HRWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2019, Vienne, Austria. 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786876v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drip irrigation with treated wastewater: sanitary issues of biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Symposium on health-related water microbiology (HRWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2019, Vienne, Austria. 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,597 +7157,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les particules biotiques (pathogènes ou non)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Journées Recyclage en Agriculture : Recyclage des produits organiques en agriculture : comment mettre en synergie les recherches portant sur les différentes étapes, de la production jusqu’au retour au sol ? Journée d’animation scientifique organisée par les départements EA, CEPIA, MICA et PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785337v1</w:t>
+                <w:t xml:space="preserve">hal-02785462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métagénomique et transcriptomique appliqués au management des écosystèmes de méthanisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Genthon</w:t>
+                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605926v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VBNC state and ‘regrowth’ during waste treatment: factors playing a role in loss of culturability of pathogenic bacteria seeded in digestates from agricultural biogas plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métagénomique et transcriptomique appliqués au management des écosystèmes de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HDID V How dead is dead? 5th conference on exploring the edge of bacterial life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Medical University of Vienna. AUT. Medical University of Graz, AUT., Sep 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736308v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particules biotiques (pathogènes ou non)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
+                <w:t xml:space="preserve">VBNC state and ‘regrowth’ during waste treatment: factors playing a role in loss of culturability of pathogenic bacteria seeded in digestates from agricultural biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recyclage en Agriculture : Recyclage des produits organiques en agriculture : comment mettre en synergie les recherches portant sur les différentes étapes, de la production jusqu’au retour au sol ? Journée d’animation scientifique organisée par les départements EA, CEPIA, MICA et PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">HDID V How dead is dead? 5th conference on exploring the edge of bacterial life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medical University of Vienna. AUT. Medical University of Graz, AUT., Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785462v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient of bioaerosol impaction/deposition defined by biomimetic passive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Méthanisation : Applications Agricoles et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moletta Méthanisation. FRA., Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). FRA., Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605646v1</w:t>
+                <w:t xml:space="preserve">hal-02793946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,1767 +7818,1767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the bacterial source strength and the downwind influence of outdoor composting platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium on Aerobiology - ESA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aerobiology Society (EAS). INT., Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Méthanisation : Applications Agricoles et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moletta Méthanisation. FRA., Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738848v1</w:t>
+                <w:t xml:space="preserve">hal-01605646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient of bioaerosol impaction/deposition defined by biomimetic passive sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the bacterial source strength and the downwind influence of outdoor composting platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). FRA., Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium on Aerobiology - ESA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aerobiology Society (EAS). INT., Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793946v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">17th International Congress on Animal Hygiene 2015 (ISAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kosice, Slovaquie. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512215v1</w:t>
+                <w:t xml:space="preserve">hal-02603631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADTech2015: International Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Chiang Mai, Thailand. pp.1</w:t>
+              <w:t xml:space="preserve">VIIème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603614v1</w:t>
+                <w:t xml:space="preserve">hal-02603615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603615v1</w:t>
+                <w:t xml:space="preserve">hal-01163004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163004v1</w:t>
+                <w:t xml:space="preserve">hal-01167878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167878v1</w:t>
+                <w:t xml:space="preserve">hal-02739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
+              <w:t xml:space="preserve">ADTech2015: International Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Chiang Mai, Thailand. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739657v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739095v1</w:t>
+                <w:t xml:space="preserve">hal-01512215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz Méthanisation, JRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France. pp.21</w:t>
+              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604487v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz Méthanisation, JRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742451v1</w:t>
+                <w:t xml:space="preserve">hal-02604487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Animal Hygiene 2015 (ISAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kosice, Slovaquie. pp.4</w:t>
+              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603631v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping composting bioaerosol dispersal using pine needles</w:t>
+                <w:t xml:space="preserve">Mapping dispersal of airborne microbes using pine needles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference ORBIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllö, Hungary</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794074v1</w:t>
+                <w:t xml:space="preserve">hal-02739604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal of bioaerosols on composting facilities assessed using molecular techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9614,230 +9614,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping dispersal of airborne microbes using pine needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Mapping composting bioaerosol dispersal using pine needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">9. International Conference ORBIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllö, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739604v1</w:t>
+                <w:t xml:space="preserve">hal-02794074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting bioaerosols : identification of new indicators using molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerobiology Symposium 2013. Indoor and outdoor air biocontamination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertin Technologies. Montigny le Bretonneux, FRA., Mar 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9862,90 +9862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different RO membrane impairments on the rejection behaviour of virus surrogates - lab-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan C. Donose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Gernjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,855 +9977,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la valeur agronomique et de l’innocuité d’un compost de boues d’épuration sur sols viticoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovigne &amp; Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999)., Jun 2012, Gruissan, France</w:t>
+              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810405v1</w:t>
+                <w:t xml:space="preserve">insu-00797077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Evaluation de la valeur agronomique et de l’innocuité d’un compost de boues d’épuration sur sols viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">Innovigne &amp; Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999)., Jun 2012, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00797077v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bacheley</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jan 2011, Goa, India</w:t>
+              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806142v1</w:t>
+                <w:t xml:space="preserve">insu-00667464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Solecki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00667464v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jardé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">The Water Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623084v1</w:t>
+                <w:t xml:space="preserve">insu-00577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gourmelon</w:t>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Water Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577986v1</w:t>
+                <w:t xml:space="preserve">hal-00623084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Health-Related Water Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Naxos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11088,51 +11088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11151,277 +11151,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of biochar in food waste anaerobic digestion: is there a dichotomy between process stability and hygienization capacity ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Guilayn</w:t>
+                <w:t xml:space="preserve">Suivi des communautés bactériennes endémiques et des pathogènes lors du retour au sol des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Biogas Microbiology ICBM-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal. , pp.PO007, ICBM-4 Abstract Book</w:t>
+              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019546v1</w:t>
+                <w:t xml:space="preserve">hal-04151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des communautés bactériennes endémiques et des pathogènes lors du retour au sol des eaux usées traitées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+                <w:t xml:space="preserve">Use of biochar in food waste anaerobic digestion: is there a dichotomy between process stability and hygienization capacity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Biogas Microbiology ICBM-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal. , pp.PO007, ICBM-4 Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151620v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drip irrigation biofouling with treated wastewater: Influence of hydrodynamic conditions on microbial communities and pathogen persistence</w:t>
               </w:r>
@@ -11433,51 +11433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Water Reuse 2019 - 12. IWA International Conference on Water Reclamation and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11496,299 +11496,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen decay or growth in anaerobic digesters: a question with no possible answer? Elements of understanding for non-microbiologists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Biofilms en micro-irrigation alimentés avec des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China. , 2017</w:t>
+              <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734476v1</w:t>
+                <w:t xml:space="preserve">hal-02785289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms en micro-irrigation alimentés avec des eaux usées traitées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pathogen decay or growth in anaerobic digesters: a question with no possible answer? Elements of understanding for non-microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785289v1</w:t>
+                <w:t xml:space="preserve">hal-02734476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of algal and bacterial communities during colonization of open-water ponds: link with atmospheric microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. EMBO Conference on Aquatic Microbial Ecology (SAME-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Uppsala, Sweden. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11813,103 +11813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs moléculaires permettent-ils d’étudier la dispersion des bioaérosols? Exemple des plateformes de compostage industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of microbial human markers in freshwater and seawater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12085,597 +12085,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des pathogènes lors du compostage</w:t>
+                <w:t xml:space="preserve">Impact du compostage sur l’antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques G. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts : Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 637 p., 2018, 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787066v1</w:t>
+                <w:t xml:space="preserve">hal-02791681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du compostage sur l’antibiorésistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Devenir des pathogènes lors du compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Jacques G. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts : Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 637 p., 2018, 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791681v1</w:t>
+                <w:t xml:space="preserve">hal-02787066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Matrice atmosphère - 4.2 - Fiche application Atmosphère 1 : identification de bio-indicateurs d'émission d'aérosol par les plateformes de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology of aerosols</w:t>
+              <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.320, 2017, 978-1-119-13228-8</w:t>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.174, 2017, 9791029704857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608070v1</w:t>
+                <w:t xml:space="preserve">hal-02788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-scale transport of bioaerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2017, 978-1-119-13228-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice atmosphère - 4.2 - Fiche application Atmosphère 1 : identification de bio-indicateurs d'émission d'aérosol par les plateformes de compostage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
+              <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2017, 978-1-119-13228-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADEME Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02788646v1</w:t>
+                <w:t xml:space="preserve">hal-01608070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Teigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.243, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pradelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.243, 2012</w:t>
@@ -12877,77 +12877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des méthodes d'analyses sans a priori pour l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13024,51 +13024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genus VI. Caloranaerobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey’s Manual of Systematic Bacteriology : Volume Three. The Firmicutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème éd., Springer, 2009, 978-0-387-95041-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13271,51 +13271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lequette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2022.100053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lequette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Muffat-Jeandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Mouheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1591377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Donose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Mart&#237;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Kacem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N6DRH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madji Kacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(14)60212-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Poussade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXT2LZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KRCTW2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacheley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04427.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bru-Adan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9438-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGDRS8HP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662289v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.06.048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT94M8RM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Minervini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02760-07" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01946.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Barbieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603614v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163004v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603631v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794074v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gontier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787066v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Fuchs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119132282,subjectCd-ES52.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b92997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lequette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2022.100053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lequette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Muffat-Jeandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Mouheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1591377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Donose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Mart&#237;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Kacem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N6DRH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madji Kacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(14)60212-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Poussade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXT2LZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KRCTW2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacheley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04427.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bru-Adan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9438-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGDRS8HP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Minervini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02760-07" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.06.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT94M8RM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01946.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Barbieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gontier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734476v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Fuchs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119132282,subjectCd-ES52.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608070v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b92997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>