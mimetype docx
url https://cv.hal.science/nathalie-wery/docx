--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -640,295 +640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaimed wastewater reuse in irrigation: role of biofilms in the fate of antibiotics and spread of antimicrobial resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of untreated or reclaimed wastewater drip-irrigation for lettuces and leeks on yield, soil and fecal indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brienza</w:t>
+                <w:t xml:space="preserve">Annabelle Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sauvetre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+                <w:t xml:space="preserve">Geoffrey Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bru-Adan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Coviello</w:t>
+                <w:t xml:space="preserve">Kévin Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118830⟩</w:t>
+              <w:t xml:space="preserve">Resources, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resenv.2022.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716043v1</w:t>
+                <w:t xml:space="preserve">hal-03604101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of untreated or reclaimed wastewater drip-irrigation for lettuces and leeks on yield, soil and fecal indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reclaimed wastewater reuse in irrigation: role of biofilms in the fate of antibiotics and spread of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sauvetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Froment</w:t>
+                <w:t xml:space="preserve">V Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Lequette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+                <w:t xml:space="preserve">D Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Environment and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.118830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resenv.2022.100053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604101v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the chlorination and pressure flushing of drippers fed by reclaimed wastewater on biofouling</w:t>
               </w:r>
@@ -1042,265 +1042,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic effect on biofouling of milli-labyrinth channel and bacterial communities in drip irrigation systems fed with reclaimed wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139778⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859809v1</w:t>
+                <w:t xml:space="preserve">hal-04679904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Hydrodynamic effect on biofouling of milli-labyrinth channel and bacterial communities in drip irrigation systems fed with reclaimed wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.35-40. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 738, pp.139778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679904v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drip irrigation biofouling with treated wastewater: bacterial selection revealed by high-throughput sequencing</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l’épandage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.33-50. </w:t>
@@ -1662,90 +1662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the biodegradability of post-treated digestates via the chemical accessibility and complexity of organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l'épandage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,286 +1915,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus removal and integrity in aged RO membranes</w:t>
+                <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
+                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan C. Donose</w:t>
+                <w:t xml:space="preserve">Maia Echegoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llucia Martí</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Ines van Houten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638051v1</w:t>
+                <w:t xml:space="preserve">hal-02636511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus removal and integrity in aged RO membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Echegoyen</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
+                <w:t xml:space="preserve">Bogdan C. Donose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Ines van Houten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
+                <w:t xml:space="preserve">Llucia Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636511v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of Escherichia coli by TiO2-mediated photocatalysis evaluated by a culture method and viability-qPCR</w:t>
               </w:r>
@@ -2314,103 +2314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and potential viable but non-culturable state of pathogenic bacteria during storage of digestates from agricultural biogas plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1469), </w:t>
@@ -2442,177 +2442,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
+                <w:t xml:space="preserve">Predominance of single bacterial cells in composting bioaerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633224v1</w:t>
+                <w:t xml:space="preserve">hal-01164815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heterogeneous photocatalytic inactivation of E-coli using suspended and immobilized TiO2 reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2621,522 +2621,522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (8), pp.2532-2542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.14834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of single bacterial cells in composting bioaerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Bioaerosol emissions from open microalgal processes and their potential environmental impacts: what can be learned from natural and anthropogenic aquatic environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.225-232. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01164815v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needles of Pinus halepensis as biomonitors of bioaerosol emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics and efficiency displayed by supported and suspended TiO2 catalysts applied to the disinfection of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Madji Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112182⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.1571-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1872-2067(14)60212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635439v1</w:t>
+                <w:t xml:space="preserve">hal-01190158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and efficiency displayed by supported and suspended TiO2 catalysts applied to the disinfection of Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madji Kacem</w:t>
+                <w:t xml:space="preserve">Needles of Pinus halepensis as biomonitors of bioaerosol emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Plantard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goetz</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.1571-1577. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1872-2067(14)60212-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190158v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaerosols from composting facilities--a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3174,77 +3174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring reverse osmosis performance: Conductivity versus fluorescence excitation-emission matrix (EEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Poussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,656 +3310,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de marqueurs microbiologiques et chimiques de traçage des sources microbiennes. Application à des eaux de rivière potentiellement contaminées par des rejets ponctuels ou diffus en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201203043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644546v1</w:t>
+                <w:t xml:space="preserve">insu-00796513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative decay of fecal indicator bacteria and human-associated markers: a microcosm study simulating wastewater input into seawater and freshwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new combination of microbial indicators for monitoring composting bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Solecki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Gourmelon</w:t>
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es203019y⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.428 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00679278v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de marqueurs microbiologiques et chimiques de traçage des sources microbiennes. Application à des eaux de rivière potentiellement contaminées par des rejets ponctuels ou diffus en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative decay of fecal indicator bacteria and human-associated markers: a microcosm study simulating wastewater input into seawater and freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.43-55. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.2375-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201203043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es203019y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00796513v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new combination of microbial indicators for monitoring composting bioaerosols</w:t>
+                <w:t xml:space="preserve">Diversity of bacterial communities that colonize the filter units used for controlling plant pathogens in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Goff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61, pp.428 - 433. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.170-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.07.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644963v1</w:t>
+                <w:t xml:space="preserve">hal-02644546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New specific indicators for qPCR monitoring of airborne microorganisms emitted by composting plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45, pp.5342-5350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (19), pp.7252-7257. </w:t>
@@ -4259,103 +4259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.325-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microbial and chemical MST tools to identify the origin of the faecal pollution in bathing and shellfish harvesting waters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,90 +4523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-specific fecal bacteria in wastewater treatment plant effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.1873-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,463 +4792,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00531593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Legionella spp. and bacterial populations during the proliferation of L. pneumophila in a cooling tower facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Microbial characteristics of biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02760-07⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (4), pp.595-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666206v1</w:t>
+                <w:t xml:space="preserve">hal-02662289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial characteristics of biogas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Moletta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Florence Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (4), pp.595-599. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1-2), pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662289v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Legionella spp. and bacterial populations during the proliferation of L. pneumophila in a cooling tower facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ducray</w:t>
+                <w:t xml:space="preserve">Cécile Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.06.048⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (10), pp.3030-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02760-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668282v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Listeria monocytogenes and Enterococcus faecium in sludge evaluated by real-time PCR and culture methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,326 +5497,326 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of antibiotic resistance along the treated wastewater-soil-plant continuum over two seasons of crop irrigation</w:t>
+                <w:t xml:space="preserve">Evolution of antibiotic resistance in soils in presence of increased concentrations of sulfamethoxazole and clarithromycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEID, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDAR, May 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832120v1</w:t>
+                <w:t xml:space="preserve">hal-04832105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of antibiotic resistance in soils in presence of increased concentrations of sulfamethoxazole and clarithromycin</w:t>
+                <w:t xml:space="preserve">Evolution of antibiotic resistance along the treated wastewater-soil-plant continuum over two seasons of crop irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDAR, May 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEID, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832105v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
+                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5826,247 +5826,247 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950223v1</w:t>
+                <w:t xml:space="preserve">hal-04151931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in antibiotic resistance mitigation ?</w:t>
+                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in AMR mitigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseiile, France</w:t>
+              <w:t xml:space="preserve">4. International conference on Risk Assessment of Pharmaceuticals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166949v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of microbial community structures in soil receiving wastewater of increasing qualities during irrigation period</w:t>
+                <w:t xml:space="preserve">Soil Microbial Community and Pathogens Variation during Lettuces Drip Irrigation by Raw And Reclaimed Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6076,198 +6076,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">13. IWA International Conference On Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jan 2023, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151931v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in AMR mitigation ?</w:t>
+                <w:t xml:space="preserve">What is the role of endogenous and exogenous biodiversities in antibiotic resistance mitigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on Risk Assessment of Pharmaceuticals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166958v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of treated wastewater on soil bacterial communities</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofilt 2023 : Separative Techniques Facing the Challenges of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des sciences et Techniques de Fès, May 2023, Fès, Morocco</w:t>
@@ -6391,51 +6391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial response in terms of antibiotic resistance mechanisms when exposed to increasing concentrations of sulfamethoxazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vittoria Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,64 +6753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban raw or treated wastewater drip-irrigation for lettuce and leek crops: chemical and microbiological properties of soil and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6848,51 +6848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of urban wastewater in High Rate Algal Ponds: factors affecting disinfection and aerosolisation of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,64 +6986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drip irrigation with treated wastewater: sanitary issues of biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Symposium on health-related water microbiology (HRWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2019, Vienne, Austria. 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,597 +7157,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particules biotiques (pathogènes ou non)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recyclage en Agriculture : Recyclage des produits organiques en agriculture : comment mettre en synergie les recherches portant sur les différentes étapes, de la production jusqu’au retour au sol ? Journée d’animation scientifique organisée par les départements EA, CEPIA, MICA et PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785462v1</w:t>
+                <w:t xml:space="preserve">hal-02785337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the background of 16S rDNA sequencing data: looking for ‘rare’ sequences of pathogenic bacteria from DNA of biogas plant digestates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+                <w:t xml:space="preserve">Métagénomique et transcriptomique appliqués au management des écosystèmes de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM seminar (Nutrition et Ecosystèmes Microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pee sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785337v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métagénomique et transcriptomique appliqués au management des écosystèmes de méthanisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VBNC state and ‘regrowth’ during waste treatment: factors playing a role in loss of culturability of pathogenic bacteria seeded in digestates from agricultural biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">HDID V How dead is dead? 5th conference on exploring the edge of bacterial life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medical University of Vienna. AUT. Medical University of Graz, AUT., Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605926v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VBNC state and ‘regrowth’ during waste treatment: factors playing a role in loss of culturability of pathogenic bacteria seeded in digestates from agricultural biogas plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+                <w:t xml:space="preserve">Les particules biotiques (pathogènes ou non)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HDID V How dead is dead? 5th conference on exploring the edge of bacterial life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Medical University of Vienna. AUT. Medical University of Graz, AUT., Sep 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Recyclage en Agriculture : Recyclage des produits organiques en agriculture : comment mettre en synergie les recherches portant sur les différentes étapes, de la production jusqu’au retour au sol ? Journée d’animation scientifique organisée par les départements EA, CEPIA, MICA et PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736308v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient of bioaerosol impaction/deposition defined by biomimetic passive sensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). FRA., Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées de la Méthanisation : Applications Agricoles et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moletta Méthanisation. FRA., Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793946v1</w:t>
+                <w:t xml:space="preserve">hal-01605646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,2026 +7818,2026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Druilhe</w:t>
+                <w:t xml:space="preserve">Estimating the bacterial source strength and the downwind influence of outdoor composting platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Méthanisation : Applications Agricoles et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moletta Méthanisation. FRA., Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium on Aerobiology - ESA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aerobiology Society (EAS). INT., Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605646v1</w:t>
+                <w:t xml:space="preserve">hal-02738848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the bacterial source strength and the downwind influence of outdoor composting platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient of bioaerosol impaction/deposition defined by biomimetic passive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium on Aerobiology - ESA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aerobiology Society (EAS). INT., Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">22. European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). FRA., Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738848v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Animal Hygiene 2015 (ISAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kosice, Slovaquie. pp.4</w:t>
+              <w:t xml:space="preserve">ADTech2015: International Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Chiang Mai, Thailand. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603631v1</w:t>
+                <w:t xml:space="preserve">hal-02603614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.1</w:t>
+              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603615v1</w:t>
+                <w:t xml:space="preserve">hal-01512215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163004v1</w:t>
+                <w:t xml:space="preserve">hal-02739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIIème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167878v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739657v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pathogens during the storage of digestates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADTech2015: International Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Chiang Mai, Thailand. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603614v1</w:t>
+                <w:t xml:space="preserve">hal-01167878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage de digestats issus de la méthanisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Druilhe</w:t>
+                <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512215v1</w:t>
+                <w:t xml:space="preserve">hal-01512108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des communautés algales et bactériennes durant la colonisation de lagunes ouvertes : lien avec la communauté aéroportée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Nov 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512108v1</w:t>
+                <w:t xml:space="preserve">hal-02739095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winery 2015 - 7. IWA Specialized Conference on Sustainable Viticulture, Winery Wastes and Agri-Industrial Wastewater Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz Méthanisation, JRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739095v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des pathogènes lors du stockage des digestats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz Méthanisation, JRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France. pp.21</w:t>
+              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604487v1</w:t>
+                <w:t xml:space="preserve">hal-02742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of microalgae and anaerobic digestion within a biorefinery approach for reuse and/or recovery of human residues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Seminar on Algal Technologies for Wastewater Treatment and Resource Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Apr 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">17th International Congress on Animal Hygiene 2015 (ISAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kosice, Slovaquie. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742451v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping dispersal of airborne microbes using pine needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Dispersal of bioaerosols on composting facilities assessed using molecular techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739604v1</w:t>
+                <w:t xml:space="preserve">hal-02742155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal of bioaerosols on composting facilities assessed using molecular techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mapping composting bioaerosol dispersal using pine needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">9. International Conference ORBIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gödöllö, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742155v1</w:t>
+                <w:t xml:space="preserve">hal-02794074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping composting bioaerosol dispersal using pine needles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mapping dispersal of airborne microbes using pine needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference ORBIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gödöllö, Hungary</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794074v1</w:t>
+                <w:t xml:space="preserve">hal-02739604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting bioaerosols : identification of new indicators using molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bacheley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerobiology Symposium 2013. Indoor and outdoor air biocontamination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertin Technologies. Montigny le Bretonneux, FRA., Mar 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9862,90 +9862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different RO membrane impairments on the rejection behaviour of virus surrogates - lab-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan C. Donose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Gernjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,855 +9977,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Evaluation de la valeur agronomique et de l’innocuité d’un compost de boues d’épuration sur sols viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">Innovigne &amp; Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999)., Jun 2012, Gruissan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00797077v1</w:t>
+                <w:t xml:space="preserve">hal-02810405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la valeur agronomique et de l’innocuité d’un compost de boues d’épuration sur sols viticoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovigne &amp; Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale de Pech Rouge (0999)., Jun 2012, Gruissan, France</w:t>
+              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810405v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00797077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Solecki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00667464v1</w:t>
+                <w:t xml:space="preserve">hal-02806142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial signature of aerosols produced during the thermophilic phase of composting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Persistence of microbial human markers of freshwater and seawater microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Solecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Jan 2011, Goa, India</w:t>
+              <w:t xml:space="preserve">4. Congress of International Microbiologists (FEMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806142v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00667464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gourmelon</w:t>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Water Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00577986v1</w:t>
+                <w:t xml:space="preserve">hal-00623084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">Development of Microbial and Chemical MST Tools to Identify the Origin of the Faecal Pollution in Bathing and Shellfish Harvesting Waters in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jardé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">The Water Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623084v1</w:t>
+                <w:t xml:space="preserve">insu-00577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of pathogenic and indicator bacteria during urban wastewater treatment and sludge composting, as revealed by quantitative PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Health-Related Water Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Naxos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11088,51 +11088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11170,51 +11170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des communautés bactériennes endémiques et des pathogènes lors du retour au sol des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,51 +11433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Water Reuse 2019 - 12. IWA International Conference on Water Reclamation and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11515,64 +11515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms en micro-irrigation alimentés avec des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11597,77 +11597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen decay or growth in anaerobic digesters: a question with no possible answer? Elements of understanding for non-microbiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11692,103 +11692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of algal and bacterial communities during colonization of open-water ponds: link with atmospheric microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. EMBO Conference on Aquatic Microbial Ecology (SAME-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Uppsala, Sweden. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11813,103 +11813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs moléculaires permettent-ils d’étudier la dispersion des bioaérosols? Exemple des plateformes de compostage industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bacheley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gales</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of microbial human markers in freshwater and seawater microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12085,597 +12085,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du compostage sur l’antibiorésistance</w:t>
+                <w:t xml:space="preserve">Devenir des pathogènes lors du compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wéry</w:t>
+                <w:t xml:space="preserve">Jacques G. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts : Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 637 p., 2018, 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791681v1</w:t>
+                <w:t xml:space="preserve">hal-02787066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des pathogènes lors du compostage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Impact du compostage sur l’antibiorésistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques G. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostage et Composts : Avancées scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EditionsTec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 637 p., 2018, 9782743023591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787066v1</w:t>
+                <w:t xml:space="preserve">hal-02791681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice atmosphère - 4.2 - Fiche application Atmosphère 1 : identification de bio-indicateurs d'émission d'aérosol par les plateformes de compostage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Bioaerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
+              <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADEME Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.174, 2017, 9791029704857</w:t>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2017, 978-1-119-13228-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788646v1</w:t>
+                <w:t xml:space="preserve">hal-01608070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-scale transport of bioaerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2017, 978-1-119-13228-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Matrice atmosphère - 4.2 - Fiche application Atmosphère 1 : identification de bio-indicateurs d'émission d'aérosol par les plateformes de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology of aerosols</w:t>
+              <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.174, 2017, 9791029704857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01608070v1</w:t>
+                <w:t xml:space="preserve">hal-02788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions particulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,51 +12683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Teigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.243, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pradelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche de l’ADEME sur les émissions atmosphériques du compostage : Connaissances acquises et synthèse bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.243, 2012</w:t>
@@ -12877,77 +12877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des méthodes d'analyses sans a priori pour l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13024,51 +13024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genus VI. Caloranaerobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey’s Manual of Systematic Bacteriology : Volume Three. The Firmicutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème éd., Springer, 2009, 978-0-387-95041-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13271,51 +13271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604101v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lequette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2022.100053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lequette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Muffat-Jeandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Mouheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1591377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Donose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Mart&#237;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Kacem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N6DRH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madji Kacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(14)60212-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Poussade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXT2LZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KRCTW2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacheley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04427.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bru-Adan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9438-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGDRS8HP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Minervini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02760-07" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.06.048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT94M8RM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01946.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Barbieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736308v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603615v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gontier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734476v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787066v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Fuchs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788646v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119132282,subjectCd-ES52.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608070v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b92997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604101v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lequette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2022.100053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lequette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Muffat-Jeandet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Mouheb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2019.1591377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki&#231;a Bahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Thayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1292-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pype" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Donose" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Mart&#237;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Kacem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2015.11.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.02.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31N6DRH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madji Kacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(14)60212-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Poussade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.10.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKXT2LZ2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203019y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9961-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHKQ53MN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KRCTW2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BJHPRLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bacheley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04427.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bru-Adan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boiron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9438-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGDRS8HP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662289v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.107" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.06.048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT94M8RM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Minervini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02760-07" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01946.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Barbieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786876v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734187v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167878v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512108v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hamelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603631v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794074v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739604v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brochier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gontier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577986v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734476v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787066v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Fuchs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119132282,subjectCd-ES52.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788646v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Teign&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Clincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pradelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819028v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b92997" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>