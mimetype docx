--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -3141,165 +3141,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics with optical tweezers</w:t>
+                <w:t xml:space="preserve">Manipulating with light: from atoms to biological objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Photonics in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, White River, South Africa</w:t>
+              <w:t xml:space="preserve">Robin Kaiser 60th Birthday Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282118v1</w:t>
+                <w:t xml:space="preserve">hal-04282094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating with light: from atoms to biological objects</w:t>
+                <w:t xml:space="preserve">Biomechanics with optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robin Kaiser 60th Birthday Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Optics and Photonics in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, White River, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282094v1</w:t>
+                <w:t xml:space="preserve">hal-04282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of fluorescence FRET microscopy and optical tweezers for mechanical studies on living cells</w:t>
               </w:r>
@@ -4478,539 +4478,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charter for gender fairness at conferences (Poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Pierron Bohnes</w:t>
+                <w:t xml:space="preserve">A comparative kinetic study of non-canonical eukaryotic translation initiation with IRES structures by single molecule uorescence microscopy (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th EBSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706718v1</w:t>
+                <w:t xml:space="preserve">hal-01585884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative kinetic study of non-canonical eukaryotic translation initiation with IRES structures by single molecule uorescence microscopy (Poster)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+                <w:t xml:space="preserve">Charter for gender fairness at conferences (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pierron-Bohnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EBSA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585884v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic Translation Kinetics at the Single Molecule Level (Poster)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a I Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ribosome Structure and Function 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347802v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">a I Barakat</w:t>
+                <w:t xml:space="preserve">Eukaryotic Translation Kinetics at the Single Molecule Level (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Ribosome Structure and Function 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347795v1</w:t>
+                <w:t xml:space="preserve">hal-01347802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattered light detection in phase contrast optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5052,73 +5052,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII. Linz Winter workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the study of eukaryotic translation recoding events by single molecule fluorescence microscopy (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5173,73 +5173,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics &amp; Biological Systems 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5298,73 +5298,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5423,73 +5423,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5548,73 +5548,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5656,323 +5656,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR 3070</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique de la traduction eucaryote par microscopie de fluorescence en molécule unique (Orale)</w:t>
+                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biophysique 2015 - Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226314v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
+                <w:t xml:space="preserve">Etude cinétique de la traduction eucaryote par microscopie de fluorescence en molécule unique (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Biophysique 2015 - Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223915v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6031,73 +6031,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanotransduction in blood vessel endothelial cells using optical tweezers and fluorescence microscopy (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6106,123 +6106,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lafaurie-Janvore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du LabEx NanoSaclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6231,123 +6231,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechano-transduction in endothelial cells studied with optical tools (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6376,73 +6376,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6501,73 +6501,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics &amp; Biological Systems 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6626,73 +6626,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6751,73 +6751,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule fluorescence observations of eukaryotic translation (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6826,123 +6826,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,123 +6951,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th european biophysics congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic translation at the single molecule level (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7076,231 +7076,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel optical microscopies for biomedical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechano­‐transduction in endothelial cells studied with optical tools (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Optical Microscopies for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eukaryotic translation at the single molecule level (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7309,123 +7309,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2013 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villletaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation d'un ribosome eucaryote en cours de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7484,331 +7484,331 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant, journées scientifiques conjointes des GDR Imageries in vivo, Microscopie fonctionnelle du vivant, Modélisation et instrumentation pour l'imagerie biomédicale et STIC-santé: Signaux et Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718044v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walbott</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709777v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
+                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
@@ -7843,214 +7843,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708294v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682048v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8109,73 +8109,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8197,110 +8197,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life in Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8322,110 +8322,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8434,123 +8434,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting of Photonics4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8609,182 +8609,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
+                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
+              <w:t xml:space="preserve">HBSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546717v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
               </w:r>
@@ -8889,543 +8889,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546759v1</w:t>
+                <w:t xml:space="preserve">hal-00546717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
+              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520024v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818240v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546544v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased photo-stability of BODIPY-FL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9434,123 +9434,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linz Winter Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9609,73 +9609,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII. Annual Linz Winter Workshop Advances in single-molecule research for biology and nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9734,448 +9734,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
+                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546731v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule Fluorescence Microscopy Study of the Ribosome Translation Process</w:t>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546725v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of protein translation</w:t>
+                <w:t xml:space="preserve">Ribosome eucaryote unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
+              <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816677v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Manipulation of single biomolecules for the study of ribosome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10234,573 +10234,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OSA Network of Students Meeting (IONS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la synthèse de protéines en molécule unique par microscopie de fluorescence</w:t>
+                <w:t xml:space="preserve">Two fluorescence labeling strategies applied to the study of translation by single ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635346v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two fluorescence labeling strategies applied to the study of translation by single ribosomes</w:t>
+                <w:t xml:space="preserve">Suivi de la synthèse de protéines en molécule unique par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546737v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and manipulation of single biomolecules for studying ribosome dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C'Nano Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635336v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and manipulation of single biomolecules for studying ribosome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Villepinte, France</w:t>
+              <w:t xml:space="preserve">Journée C'Nano Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576651v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and manipulation of single biomolecules for the study of ribosome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10859,51 +10859,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10913,51 +10913,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de force sur des cellules vivantes adhérentes par microscopie de fluorescence FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11016,73 +11016,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhysChemCell2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pince optique pour la micro-rhéologie des caillots sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11137,73 +11137,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence FRET et pince optique pour études mécaniques sur des cellules vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11245,87 +11245,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment chronométrer un ribosome en cours de traduction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11370,301 +11370,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiFoBio 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro endoscopie non linéaire pour le diagnostic optique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fragola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hecquet</w:t>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear microendoscopy for early cancer diagnosis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellin Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fragola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcellin Guilbert</w:t>
+                <w:t xml:space="preserve">Vincent Loriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIFOBIO, Ecole Thématique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11674,51 +11674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formar a las futuras ingenieras en temas de igualdad de género a través del teatro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11734,51 +11734,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfoque de género para lograr mas equidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11788,51 +11788,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing the ribosome with fluorescent markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11880,73 +11880,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence et pince optique pour étudier la dynamique de mécanismes cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11998,73 +11998,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence et pince optique : dispositifs optiques pour l’étude de processus biologiques à l’échelle d’un système unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12116,51 +12116,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12170,100 +12170,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un laser LNA monomode et asservi sur la transition 23S1-23P de l'hélium 4 (1083nm): utilisation pour quelques expériences de refroidissement radiatif d'atomes d'hélium 4 métastable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 1989. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12273,105 +12273,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les miroirs à atomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12518,51 +12518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CEAE6805D141059BFE9F9631C2720C1333DD9D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01915854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Valadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron Bohnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01390545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01226314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01006082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371942v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CEAE6805D141059BFE9F9631C2720C1333DD9D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01915854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Valadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01390545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01226314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01006082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>