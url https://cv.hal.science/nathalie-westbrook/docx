--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,455 +100,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+                <w:t xml:space="preserve">Microrheology and structural quantification of hypercoagulable clots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">Laura Wolff-Trombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Ceripa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+                <w:t xml:space="preserve">Hubert Galinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.4179-4189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.492669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+                <w:t xml:space="preserve">hal-04054272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrheology and structural quantification of hypercoagulable clots</w:t>
+                <w:t xml:space="preserve">Förster resonance energy transfer efficiency measurements on vinculin tension sensors at focal adhesions using a simple and cost-effective setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wolff-Trombini</w:t>
+                <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Ceripa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Galinat</w:t>
+                <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé James</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nada Boustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.492669⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (08), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.8.082808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054272v2</w:t>
+                <w:t xml:space="preserve">hal-04161721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Förster resonance energy transfer efficiency measurements on vinculin tension sensors at focal adhesions using a simple and cost-effective setup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Erard</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boustany</w:t>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (08), </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.8.082808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161721v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pince optique : Un outil interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -742,51 +742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence internationale pour les femmes en physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pierron-Bohnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.42-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1490,77 +1490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">single molecule fluorescence detection of BODIPY-FL molecules for monitoring protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aussibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Featonby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (22), pp.1552-1554. </w:t>
@@ -2029,51 +2029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Physics with Evanescent Wave Atomic Mirrors: The van der Waals Force and Atomic Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zs. K Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39 (5), pp.485-490. </w:t>
@@ -2892,103 +2892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing forces in cells using fluorescence FRET microscopy and optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3022,103 +3022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrheology and structural quantification of blood clots as a diagnosis of hypercoagulability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Ceripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -3141,247 +3141,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating with light: from atoms to biological objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biomechanics with optical tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robin Kaiser 60th Birthday Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Optics and Photonics in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, White River, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282094v1</w:t>
+                <w:t xml:space="preserve">hal-04282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics with optical tweezers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Manipulating with light: from atoms to biological objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Photonics in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, White River, South Africa</w:t>
+              <w:t xml:space="preserve">Robin Kaiser 60th Birthday Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282118v1</w:t>
+                <w:t xml:space="preserve">hal-04282094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of fluorescence FRET microscopy and optical tweezers for mechanical studies on living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3406,90 +3406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force measurement on adherent living cells by FRET fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3531,90 +3531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de force sur des cellules vivantes adhérentes par microscopie de fluorescence FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3656,90 +3656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise calibration of optical tweezers using interference in backscattered signal. Application to the micro rheology of blood clots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futur.e.s ingénieur.e.s aux questions d'égalité femmes-hommes avec des ateliers d'écriture créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès WEFLA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative kinetic study of non-canonical eukaryotic translation initiation with IRES structures by single molecule fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SifrARN meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
@@ -4014,77 +4014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque Alain BOUYSSY - Colloque Jeunes Chercheurs en Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,103 +4234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière retrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès general de la Société Française de Physique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
@@ -4478,592 +4478,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative kinetic study of non-canonical eukaryotic translation initiation with IRES structures by single molecule uorescence microscopy (Poster)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Charter for gender fairness at conferences (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pierron-Bohnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EBSA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585884v1</w:t>
+                <w:t xml:space="preserve">hal-01706718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charter for gender fairness at conferences (Poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A comparative kinetic study of non-canonical eukaryotic translation initiation with IRES structures by single molecule uorescence microscopy (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th EBSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706718v1</w:t>
+                <w:t xml:space="preserve">hal-01585884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward the study of eukaryotic translation recoding events by single molecule fluorescence microscopy (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Namy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Physics &amp; Biological Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347795v1</w:t>
+                <w:t xml:space="preserve">hal-01390545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic Translation Kinetics at the Single Molecule Level (Poster)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+                <w:t xml:space="preserve">Pince optique et contraste de phase pour l’étude de la mécanotransduction dans les cellules endothéliales (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a I Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ribosome Structure and Function 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Diagnostic et Imagerie Optiques en Médecine et en biologie (OPT-DIAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347802v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattered light detection in phase contrast optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII. Linz Winter workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5082,230 +5078,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the study of eukaryotic translation recoding events by single molecule fluorescence microscopy (Orale)</w:t>
+                <w:t xml:space="preserve">Eukaryotic Translation Kinetics at the Single Molecule Level (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics &amp; Biological Systems 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Ribosome Structure and Function 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390545v1</w:t>
+                <w:t xml:space="preserve">hal-01347802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse impulsionnelle et inférence bayésienne pour la calibration de pinces optiques via la lumière rétrodiffusée (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -5453,51 +5453,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
+                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
@@ -5532,901 +5532,901 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305380v1</w:t>
+                <w:t xml:space="preserve">hal-01223915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Poster)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Etude cinétique de la traduction eucaryote par microscopie de fluorescence en molécule unique (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR 3070</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Biophysique 2015 - Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220932v1</w:t>
+                <w:t xml:space="preserve">hal-01226314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de ribosomes eucaryotes individuels par microscopie de fluorescence en reflexion totale (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical tweezers for the study of mechanotransduction in blood vessels endothelial cells (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR 3070</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223915v1</w:t>
+                <w:t xml:space="preserve">hal-01220932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique de la traduction eucaryote par microscopie de fluorescence en molécule unique (Orale)</w:t>
+                <w:t xml:space="preserve">Translation kinetics of mammalian ribosomes studied by single-molecule fluorescence microscopy (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biophysique 2015 - Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Multiscale Motility of Bimolecular Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226314v1</w:t>
+                <w:t xml:space="preserve">hal-01305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechano-transduction in endothelial cells studied with optical tools (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709073v1</w:t>
+                <w:t xml:space="preserve">hal-01709078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanotransduction in blood vessel endothelial cells using optical tweezers and fluorescence microscopy (Poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lafaurie-Janvore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du LabEx NanoSaclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006082v1</w:t>
+                <w:t xml:space="preserve">hal-00991455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation kinetics of single mammalian ribosomes (Orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Study of mechanotransduction in blood vessel endothelial cells using optical tweezers and fluorescence microscopy (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lafaurie-Janvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dulin</w:t>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recoding: Reprogramming genetic decoding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">Journée annuelle du LabEx NanoSaclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991455v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-transduction in endothelial cells studied with optical tools (Poster)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709078v1</w:t>
+                <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic translation kinetics at single molecule scale (Poster)</w:t>
               </w:r>
@@ -6537,51 +6537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence en molécule unique pour l'étude de la cinétique de traduction chez les mammifères (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7162,90 +7162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechano­‐transduction in endothelial cells studied with optical tools (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Optical Microscopies for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant, journées scientifiques conjointes des GDR Imageries in vivo, Microscopie fonctionnelle du vivant, Modélisation et instrumentation pour l'imagerie biomédicale et STIC-santé: Signaux et Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
@@ -7514,301 +7514,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682048v1</w:t>
+                <w:t xml:space="preserve">hal-00718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule fluorescence observations of eukariotic translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saguy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The translating ribosome: towards mature proteins (conférence Jacques Monod)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées "Imagerie Optique Non Conventionnelle" 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718044v1</w:t>
+                <w:t xml:space="preserve">hal-00682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
+                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
@@ -7843,97 +7843,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709777v1</w:t>
+                <w:t xml:space="preserve">hal-00708294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la durée de vie de fluorophores organiques. Utilisation dans des extraits cellulaires</w:t>
+                <w:t xml:space="preserve">Cinétique de traduction des ribosomes à l'échelle de la molécule unique par microscopie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
@@ -7968,448 +7968,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie, Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">OPT-DIAG 2012 Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708294v1</w:t>
+                <w:t xml:space="preserve">hal-00709777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chommy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620625v1</w:t>
+                <w:t xml:space="preserve">hal-00661301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
+                <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourmy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630468v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de traduction de ribosomes individuels par microscopie de fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following prokaryotic and eukaryotic translation kinetics at the single molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+              <w:t xml:space="preserve">Life in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661301v1</w:t>
+                <w:t xml:space="preserve">hal-00630468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation by a single eukaryotic ribosome</w:t>
               </w:r>
@@ -8434,64 +8434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific meeting of Photonics4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Karlsruhe, Germany</w:t>
@@ -8514,152 +8514,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818237v1</w:t>
+                <w:t xml:space="preserve">hal-00546547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced photobleaching of BODIPY-FL</w:t>
               </w:r>
@@ -8671,77 +8671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HBSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Palm Cove, Australia. pp.1563-1567</w:t>
@@ -8764,484 +8764,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetic using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, paris, France</w:t>
+              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546547v1</w:t>
+                <w:t xml:space="preserve">hal-00546717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-molecule observation of protein synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnolaser 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Havane, Cuba. pp.9</w:t>
+              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546717v1</w:t>
+                <w:t xml:space="preserve">hal-00546759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following translation kinetics using quantum dot-labeled ribosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following translation kinetic at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gaudin</w:t>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international Workshop on "Single Molecule Spectroscopy and Ultrasensitive Analysis in the Life Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546759v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct calibration of optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Villing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
@@ -9309,64 +9309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 Life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, x, France</w:t>
@@ -9421,77 +9421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linz Winter Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Linz, Austria</w:t>
@@ -9520,90 +9520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation kinetic of immobilized quantum dot-ribosomal complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9671,77 +9671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cachan, France</w:t>
@@ -9809,64 +9809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 53rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Boston, United States</w:t>
@@ -9921,77 +9921,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HBSM 2009 (Tenth International Meeting on Hole Burning, Single Molecule, and Related Spectroscopies: Science and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Palm Cove, France</w:t>
@@ -10059,64 +10059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque événement du programme " Interface Physique Chimie Biologie : soutien à la prise de risque ", "Physics, Chemistry and Biology meet together under the pine trees"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fréjus, France</w:t>
@@ -10171,77 +10171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OSA Network of Students Meeting (IONS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Barcelone, Spain</w:t>
@@ -10309,64 +10309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique "Nano-objets pour l'imagerie du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cachan, France</w:t>
@@ -10421,77 +10421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t>
@@ -10520,77 +10520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule fluorescence microscopy study of the ribosome translation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10658,64 +10658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and manipulation of single biomolecules for studying ribosome dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10796,77 +10796,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Excellence "Photonics 4 life" Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
@@ -10927,90 +10927,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de force sur des cellules vivantes adhérentes par microscopie de fluorescence FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11052,103 +11052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pince optique pour la micro-rhéologie des caillots sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11173,90 +11173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence FRET et pince optique pour études mécaniques sur des cellules vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11406,51 +11406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro endoscopie non linéaire pour le diagnostic optique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11531,51 +11531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear microendoscopy for early cancer diagnosis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11701,51 +11701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formar a las futuras ingenieras en temas de igualdad de género a través del teatro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfoque de género para lograr mas equidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11815,64 +11815,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing the ribosome with fluorescent markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11916,51 +11916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de fluorescence et pince optique pour étudier la dynamique de mécanismes cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,51 +11968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12287,51 +12287,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les miroirs à atomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12518,51 +12518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CEAE6805D141059BFE9F9631C2720C1333DD9D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01915854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Valadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01390545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01226314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01006082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054272v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff-Trombini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ceripa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.492669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00872120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zs. Horvath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Featonby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.24.001552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.078a00007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BBCNF3VW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landragin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zs. K Horvath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00381-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2SW7KTRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vansteenkiste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.21.001591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vansteenkiste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hollberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CEAE6805D141059BFE9F9631C2720C1333DD9D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wolff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roug&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01915854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Valadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01576006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01570118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01390545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I Barakat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01298501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01347794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01223915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01226314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01220932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00991455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01006082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01017318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00998063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00846845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00815508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00718044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00682048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00708294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourmy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00620625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00630468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00661310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635342v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00635336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Guilbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02278703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>