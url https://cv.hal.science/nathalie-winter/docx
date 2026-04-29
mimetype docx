--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D induced microbicidal activity against Mycobacterium bovis BCG is dependent on the synergistic activity of bovine peripheral blood cell populations</w:t>
+                <w:t xml:space="preserve">Neutrophils expressing major histocompatibility complex class II molecules circulate in blood and milk during mastitis and show high microbicidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Flores-Villalva</w:t>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Remot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carreras</w:t>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Gordon</w:t>
+                <w:t xml:space="preserve">Alexia Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2022.110536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (6), pp.4245-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945395v1</w:t>
+                <w:t xml:space="preserve">hal-04167063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils expressing major histocompatibility complex class II molecules circulate in blood and milk during mastitis and show high microbicidal activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D induced microbicidal activity against Mycobacterium bovis BCG is dependent on the synergistic activity of bovine peripheral blood cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+                <w:t xml:space="preserve">Susana Flores-Villalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Tessier</w:t>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie David</w:t>
+                <w:t xml:space="preserve">Stephen Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (6), pp.4245-4256. </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.110536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2022.110536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167063v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific NLRP3 Inflammasome Assembling and Regulation in Neutrophils: Relevance in Inflammatory and Infectious Diseases</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils Encompass a Regulatory Subset Suppressing T Cells in Apparently Healthy Cattle and Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,77 +1455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils and close relatives in the hypoxic environment of the tuberculous granuloma: New avenues for host-directed therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Arbues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1959,709 +1959,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C3HeB/FeJ mouse model recapitulates the hallmark of bovine tuberculosis lung lesions following Mycobacterium bovis aerogenous infection</w:t>
+                <w:t xml:space="preserve">Recombinant BCG expressing LTAK63 adjuvant induces superior protection against Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Bouté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Carreras</w:t>
+                <w:t xml:space="preserve">Ivan Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Dunia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Rofatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-017-0477-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631053v1</w:t>
+                <w:t xml:space="preserve">pasteur-01570218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant BCG expressing LTAK63 adjuvant induces superior protection against Mycobacterium tuberculosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The C3HeB/FeJ mouse model recapitulates the hallmark of bovine tuberculosis lung lesions following Mycobacterium bovis aerogenous infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Amaral</w:t>
+                <w:t xml:space="preserve">Mélodie Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.K. Rofatto</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), 11 p. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-017-0477-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01570218v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17A Is an Important Effector of the Immune Response of the Mammary Gland to&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt; Infection</w:t>
+                <w:t xml:space="preserve">IL-17RA in Non-Hematopoietic Cells Controls CXCL-1 and 5 Critical to Recruit Neutrophils to the Lung of Mycobacteria-Infected Mice during the Adaptive Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Porcherie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angélina Trotereau</w:t>
+                <w:t xml:space="preserve">Robin Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500705⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633218v1</w:t>
+                <w:t xml:space="preserve">hal-01274518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ag85B protein of the BCG vaccine facilitates macrophage uptake but is dispensable for protection against aerosol [i]Mycobacterium tuberculosis[/i] infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Prendergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Counoupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Prendergast</w:t>
+                <w:t xml:space="preserve">C. Eto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (23), pp.2608-2615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17RA in Non-Hematopoietic Cells Controls CXCL-1 and 5 Critical to Recruit Neutrophils to the Lung of Mycobacteria-Infected Mice during the Adaptive Immune Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-17A Is an Important Effector of the Immune Response of the Mammary Gland to&amp;lt;em&amp;gt; Escherichia coli&amp;lt;/em&amp;gt; Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lombard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Angélina Trotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (2), pp.803-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274518v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon gamma response to Mycobacterium avium subsp. paratuberculosis specific lipopentapeptide antigen L5P in cattle</w:t>
               </w:r>
@@ -2928,90 +2928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacteria-Infected Dendritic Cells Attract Neutrophils That Produce IL-10 and Specifically Shut Down Th17 CD4 T Cells through Their IL-10 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Buzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 191 (7), pp.3818 - 3826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunity to &amp;lt;em&amp;gt;Mycobacterium tuberculosis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Triccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl G. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,618 +3424,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in TB10.4 T-cell epitope recognition following immunization with recombinant TB10.4, BCG or infection with [i]Mycobacterium tuberculosis[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Marc Reyrat (29/04/1967-28/10/2009) Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Billeskov</w:t>
+                <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael V Grandal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Rappuoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.200939830⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (5), pp.1059-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07049.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200657v1</w:t>
+                <w:t xml:space="preserve">hal-02654830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Mycobacterium tuberculosis LppA, a lipoprotein confined to pathogenic mycobacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated recruitment of neutrophils and myeloid-derived-suppressor cells shape T-cell priming upon vaccination with Mycobacterium bovis BCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Badell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Graña</w:t>
+                <w:t xml:space="preserve">V Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bellalou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Miras</w:t>
+                <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (Suppl. 1), pp.32-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00508937v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated recruitment of neutrophils and myeloid-derived-suppressor cells shape T-cell priming upon vaccination with Mycobacterium bovis BCG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combadière</w:t>
+                <w:t xml:space="preserve">Difference in TB10.4 T-cell epitope recognition following immunization with recombinant TB10.4, BCG or infection with [i]Mycobacterium tuberculosis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Billeskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael V Grandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan P Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (5), pp.1342-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200939830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653936v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Reyrat (29/04/1967-28/10/2009) Obituary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Crystal structure of Mycobacterium tuberculosis LppA, a lipoprotein confined to pathogenic mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bellalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Locht</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (3), pp.769-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.22603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07049.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00508937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium bovis Bacillus Calmette-Guerin Vaccination Mobilizes Innate Myeloid-Derived Suppressor Cells Restraining In Vivo T Cell Priming via IL-1R-Dependent Nitric Oxide Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 184 (4), pp.2038-2047. </w:t>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell surface-exposed glycopeptidolipids confer a selective advantage to the smooth variants of Mycobacterium smegmatis in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Kocincova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,575 +4603,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage and T cell dynamics during the development and disintegration of mycobacterial granulomas</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG-infected neutrophils and dendritic cells cooperate to induce specific T cell responses in humans and mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson G Egen</w:t>
+                <w:t xml:space="preserve">Celine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gigliotti Rothfuchs</w:t>
+                <w:t xml:space="preserve">Valérie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl G Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Macarena Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Sher</w:t>
+                <w:t xml:space="preserve">Nicolas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.271-284. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.437 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2007.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.2007379051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668155v1</w:t>
+                <w:t xml:space="preserve">hal-02656089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG-infected neutrophils and dendritic cells cooperate to induce specific T cell responses in humans and mice</w:t>
+                <w:t xml:space="preserve">Macrophage and T cell dynamics during the development and disintegration of mycobacterial granulomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Badell</w:t>
+                <w:t xml:space="preserve">Jackson G Egen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Abadie</w:t>
+                <w:t xml:space="preserve">Antonio Gigliotti Rothfuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Robledo</w:t>
+                <w:t xml:space="preserve">Carl G Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Setterblad</w:t>
+                <w:t xml:space="preserve">Alan Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (2), pp.437 - 447. </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.2007379051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656089v1</w:t>
+                <w:t xml:space="preserve">hal-02668155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective suppression of dendritic cell functions by Mycobacterium ulcerans toxin mycolactone</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG as a delivery system for the RAP-1 antigen from &amp;lt;em&amp;gt;Babesia bovis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coutanceau</w:t>
+                <w:t xml:space="preserve">Maria de La Paz Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Decalf</w:t>
+                <w:t xml:space="preserve">Douglas Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Martino</w:t>
+                <w:t xml:space="preserve">Fabiana Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Babon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Geraldo Rodriguez Garcia Armoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano S. D. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20070234⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (6), pp.1104 - 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01402321v1</w:t>
+                <w:t xml:space="preserve">hal-02659159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG as a delivery system for the RAP-1 antigen from &amp;lt;em&amp;gt;Babesia bovis&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective suppression of dendritic cell functions by Mycobacterium ulcerans toxin mycolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Bigi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldo Rodriguez Garcia Armoa</w:t>
+                <w:t xml:space="preserve">Jeremie Decalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano S. D. Campos</w:t>
+                <w:t xml:space="preserve">Angelo Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.09.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (6), pp.1395 - 1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20070234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659159v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01402321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the mycobacteriophage Ms6 attP core allows the integration of multiple vectors into different tRNAala T-loops in slow- and fast-growing mycobacteria.</w:t>
               </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Dos Vultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Méderlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,51 +5559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils rapidly migrate via lymphatics after Mycobacterium bovis BCG intradermal vaccination and shuttle live bacilli to the draining lymph nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Badell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,709 +5687,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00207998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing the Sm14 antigen of &amp;lt;em&amp;gt;Schistosoma mansoni&amp;lt;/em&amp;gt; protects mice from cercarial challenge</w:t>
+                <w:t xml:space="preserve">Adjuvant activity of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing CRM197 on the immune response induced by BCG expressing tetanus toxin fragment C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula B. Varaldo</w:t>
+                <w:t xml:space="preserve">Rogerio P. Mazzantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liciana C.C. Leite</w:t>
+                <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldely O. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
+                <w:t xml:space="preserve">Dirce Sakauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio I.G. Torres</w:t>
+                <w:t xml:space="preserve">Ana Lúcia T.O. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72 (6), pp.3336 - 3343. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (5-6), pp.740 - 746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3336-3343.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2003.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683192v1</w:t>
+                <w:t xml:space="preserve">hal-02682916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of phthiocerol dimycocerosates protects &amp;lt;em&amp;gt;Mycobacterium tuberculosis&amp;lt;/em&amp;gt; from the cidal activity of reactive nitrogen intermediates produced by macrophages and modulates the early immune response to infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Revisiting the structure of the anti-neoplastic Glucans of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guerin - Structural analysis of the extracellular and boiling water extract-derived glucans of the vaccine substrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premkumar Dinadayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-5822.2004.00368.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (13), pp.12369 - 12378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M308908200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676105v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the structure of the anti-neoplastic Glucans of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; Bacille Calmette-Guerin - Structural analysis of the extracellular and boiling water extract-derived glucans of the vaccine substrains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of phthiocerol dimycocerosates protects &amp;lt;em&amp;gt;Mycobacterium tuberculosis&amp;lt;/em&amp;gt; from the cidal activity of reactive nitrogen intermediates produced by macrophages and modulates the early immune response to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemassu</w:t>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Granovski</w:t>
+                <w:t xml:space="preserve">Elisabeth Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M308908200⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.277 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-5822.2004.00368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677887v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjuvant activity of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing CRM197 on the immune response induced by BCG expressing tetanus toxin fragment C</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendritic cells as host cells for the promastigote and amastigote stages of Leishmania amazonensis: the role of opsonins in parasite uptake and dendritic cell maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirce Sakauchi</w:t>
+                <w:t xml:space="preserve">Eric Prina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lúcia T.O. Nascimento</w:t>
+                <w:t xml:space="preserve">Sofiane Zaki Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2003.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (2), pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.00860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682916v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells as host cells for the promastigote and amastigote stages of Leishmania amazonensis: the role of opsonins in parasite uptake and dendritic cell maturation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing the Sm14 antigen of &amp;lt;em&amp;gt;Schistosoma mansoni&amp;lt;/em&amp;gt; protects mice from cercarial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Zaki Abdi</w:t>
+                <w:t xml:space="preserve">Paula B. Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maï Lebastard</w:t>
+                <w:t xml:space="preserve">Liciana C.C. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldely O. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
+                <w:t xml:space="preserve">Fabio I.G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 117 (2), pp.315-325. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (6), pp.3336 - 3343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.00860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.72.6.3336-3343.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682017v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal administration of three recombinant Mycobacterium bovis BCG-SlVmac251 strains to cynomolgus macaques induces rectal IgAs and boosts systemic cellular immune responses that are primed by intradermal vaccination</w:t>
               </w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinan Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Dériaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,464 +7051,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative protective effects of recombinant DNA and Mycobacterium bovis bacille Calmette-Guerin vaccines against M-avium infection</w:t>
+                <w:t xml:space="preserve">Genomic sequence and transcriptional analysis of a 23-kilobase mycobacterial linear plasmid: Evidence for horizontal transfer and identification of plasmid maintenance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Martin</w:t>
+                <w:t xml:space="preserve">Corinne Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ja Triccas</w:t>
+                <w:t xml:space="preserve">Véronique Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At Kamath</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wj Britton</w:t>
+                <w:t xml:space="preserve">Matthieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2249.2001.01708.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (7), pp.2157-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.7.2157-2164.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682629v1</w:t>
+                <w:t xml:space="preserve">hal-02681497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic sequence and transcriptional analysis of a 23-kilobase mycobacterial linear plasmid: Evidence for horizontal transfer and identification of plasmid maintenance systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing pertussis toxin subunit S1 induces protection against an intracerebral challenge with live &amp;lt;em&amp;gt;Bordetella pertussis&amp;lt;/em&amp;gt; in mice (vol 68, pg 4877, 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan P. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldely O. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio P. Mazzantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Dantec</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcia Gamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.183.7.2157-2164.2001⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (3), pp.1976 - 1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.68.9.4877-4883.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681497v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing pertussis toxin subunit S1 induces protection against an intracerebral challenge with live &amp;lt;em&amp;gt;Bordetella pertussis&amp;lt;/em&amp;gt; in mice (vol 68, pg 4877, 2000)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative protective effects of recombinant DNA and Mycobacterium bovis bacille Calmette-Guerin vaccines against M-avium infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Triccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan P. Nascimento</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
+                <w:t xml:space="preserve">At Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Gamberini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wj Britton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 69 (3), pp.1976 - 1976. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126 (3), pp.482 - 487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.68.9.4877-4883.2000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2249.2001.01708.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675768v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of neutralizing antibodies against diphtheria toxin by priming with recombinant &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG expressing CRM197, a mutant diphtheria toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane N. Miyaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio P. Mazzantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldely O. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,51 +7757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo Himmelrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cocktail of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG recombinants expressing the SIV Nef, Env, and Gag antigens induces antibody and cytotoxic responses in mice vaccinated by different mucosal routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Lagranderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Balazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,51 +8193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ofredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 64 (9), pp.3934 - 3936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8265,350 +8265,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant BCG strains expressing the SIVmac251nef gene induce proliferative and CTL responses against nef synthetic peptides in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization of the gene encoding the immunodominant 35 kDa protein of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheline Lagranderie</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Triccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gangloff</w:t>
+                <w:t xml:space="preserve">Becky Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Gheorghiu</w:t>
+                <w:t xml:space="preserve">Maria Crisitna Vidal Pessolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Eiglmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0264-410X(94)00001-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (5), pp.865 - 876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02314.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715990v1</w:t>
+                <w:t xml:space="preserve">hal-02711940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the gene encoding the immunodominant 35 kDa protein of &amp;lt;em&amp;gt;Mycobacterium leprae&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Recombinant BCG strains expressing the SIVmac251nef gene induce proliferative and CTL responses against nef synthetic peptides in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James A. Triccas</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Lagranderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becky Rivoire</w:t>
+                <w:t xml:space="preserve">Sophie Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Crisitna Vidal Pessolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Eiglmeier</w:t>
+                <w:t xml:space="preserve">Claude Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gheorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13 (5), pp.471 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0264-410X(94)00001-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02314.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711940v1</w:t>
+                <w:t xml:space="preserve">hal-02715990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt;β‐galactosidase in &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; BCG using an expression system isolated from &amp;lt;em&amp;gt;Mycobacterium paratuberculosis&amp;lt;/em&amp;gt; which induced humoral and cellular immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Lagranderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of heterologous genes in Mycobacterium bovis BCG: induction of a cellular response against HIV-1 Nef protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Lagranderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 109 (1), pp.47 - 54. </w:t>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prescott, J.F., Boyce, J., MacInnes, J.I., Rycroft, A.N., Immerseel, F.V., Vázquez-Boland, J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogenesis of Bacterial Infections in Animals, 5th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8997,51 +8997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of bovine neutrophils by fluorescence- and magnetic-activated cell sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachana Borkute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sven Brandau; Anca Dorhoi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myeloid-Derived Suppressor Cells</w:t>
@@ -9135,77 +9135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils in mycobacterial infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrophils in infectious diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham Science Publishers Ltd., 2011, 978-1-60805-023-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9399,51 +9399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Creusat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn3257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Flores-Villalva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2022.110536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Oldenburg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Villarreal-Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whelan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18575-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nascimento" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Amaral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Rofatto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02003-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Prendergast" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Counoupas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.03.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMP5TZW8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300527" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiany J. de Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Roman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Vecchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Assis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05993-11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice V. Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20120818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Triccas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Feng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. West" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/406549" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Billeskov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Grandal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poulsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Christensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939830" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rappuoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07049.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balloy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O Clark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic L F Kelly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Roberto Castello-Branco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aldwell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.07.087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kocincova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01396.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Goujon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rothfuchs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Egen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Antonelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bafica" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson G Egen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigliotti Rothfuchs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G Feng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abadie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Robledo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Setterblad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.2007379051" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coutanceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Decalf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Martino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070234" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Santangelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mcintosh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bigi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Rodriguez Garcia Armoa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano S. D. Campos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P024C7NL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dos Vultos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;derl&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Pimentel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moniz-Pereira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-7-47" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonzalo Asensio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Maia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia L. Ferrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barilone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500388200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smina A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clair-Moninot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella St&#246;ssel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.1.88-99.2005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Douillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ensergueix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. M. Leenen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1281" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683192v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B. Varaldo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liciana C.C. Leite" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldely O. Dias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane N. Miyaji" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio I.G. Torres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3336-3343.2004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676105v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pivert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2004.00368.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Dinadayala" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granovski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308908200" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682916v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio P. Mazzantini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Sakauchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia T.O. Nascimento" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.08.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4FBTPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaki Abdi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Lebastard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00860" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vaslin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vingert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(03)00537-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS69PDV3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Jiao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.170.3.1392" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.3.1294" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Dieu-Nosjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marechal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goddard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-01-0312" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensergueix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moniz-Peireira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.1.303-314.2002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682629v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Triccas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Kamath" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj Britton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2001.01708.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681497v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Dantec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picardeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.7.2157-2164.2001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P. Nascimento" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gamberini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.9.4877-4883.2000" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. T. O. Nascimento" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugimar Marcovistz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.2.869-874.2001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lagranderie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefort" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joseph" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(00)00345-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHGDZ84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo Himmelrich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(00)00070-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT29XMSL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697870v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Balazuc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gheorghiu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.1625" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Mong Lim" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rauzier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1997.13.1573" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693998v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lopez-Ramirez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ofredo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.64.9.3934-3936.1996" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715990v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leclerc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-410X(94)00001-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VVSWSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711940v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Rivoire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crisitna Vidal Pessolani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02314.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Hill" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb02201.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Timm" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90587-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD4E545E407BFCC4712FD76CC2362D8BDA3148B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plain M. Karren" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Whittington" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Pathogenesis+of+Bacterial+Infections+in+Animals,+5th+Edition-p-9781119754794" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754862.ch34" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Borkute" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_16" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Creusat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn3257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22728" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Flores-Villalva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gordon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2022.110536" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Arbues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Oldenburg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mayau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Villarreal-Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whelan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18575-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nascimento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Amaral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Rofatto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02003-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bout&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0477-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149455" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Prendergast" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Counoupas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bitter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.03.089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMP5TZW8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Porcherie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500705" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1300527" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiany J. de Faria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Roman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Vecchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Assis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05993-11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice V. Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20120818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Triccas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Feng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. West" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/406549" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rappuoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07049.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abadie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Billeskov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Grandal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poulsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Christensen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200939830" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balloy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O Clark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic L F Kelly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Roberto Castello-Branco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Aldwell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.07.087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kocincova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reyrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01396.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Chassin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Goujon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668188v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rothfuchs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Egen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Feng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Antonelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bafica" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0900074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Abadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Robledo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Setterblad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.2007379051" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson G Egen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigliotti Rothfuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.12.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Santangelo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mcintosh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bigi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Rodriguez Garcia Armoa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano S. D. Campos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.09.069" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P024C7NL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coutanceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Decalf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Martino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20070234" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dos Vultos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;derl&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Pimentel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moniz-Pereira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-7-47" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonzalo Asensio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Maia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia L. Ferrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barilone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C500388200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smina A&#239;t-Yahia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clair-Moninot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella St&#246;ssel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.1.88-99.2005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Douillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ensergueix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. M. Leenen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-03-1281" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682916v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio P. Mazzantini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane N. Miyaji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldely O. Dias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Sakauchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia T.O. Nascimento" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2003.08.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4FBTPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Dinadayala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granovski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M308908200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pivert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2004.00368.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zaki Abdi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Lebastard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00860" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683192v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B. Varaldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liciana C.C. Leite" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio I.G. Torres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3336-3343.2004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vaslin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vingert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(03)00537-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS69PDV3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinan Jiao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.170.3.1392" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.3.1294" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Dieu-Nosjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marechal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goddard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-01-0312" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensergueix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moniz-Peireira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.1.303-314.2002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Dantec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picardeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.7.2157-2164.2001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P. Nascimento" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gamberini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.68.9.4877-4883.2000" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Triccas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Kamath" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wj Britton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2249.2001.01708.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. T. O. Nascimento" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugimar Marcovistz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.2.869-874.2001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682631v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lagranderie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefort" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thouron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joseph" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(00)00345-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNHGDZ84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo Himmelrich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-410X(00)00070-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT29XMSL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697870v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Balazuc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gheorghiu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.1625" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Mong Lim" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rauzier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1997.13.1573" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693998v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Lopez-Ramirez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ofredo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.64.9.3934-3936.1996" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Rivoire" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crisitna Vidal Pessolani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02314.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leclerc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-410X(94)00001-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VVSWSF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Hill" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb02201.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Timm" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90587-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD4E545E407BFCC4712FD76CC2362D8BDA3148B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plain M. Karren" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Whittington" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-ie/Pathogenesis+of+Bacterial+Infections+in+Animals,+5th+Edition-p-9781119754794" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754862.ch34" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachana Borkute" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_16" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Badel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>