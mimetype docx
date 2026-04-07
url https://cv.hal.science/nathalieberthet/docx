--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,4178 +66,4044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing and phylogenetic analysis of the equine infectious anemia virus associated with 2017 Spain outbreaks</w:t>
+                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wiernasz</w:t>
+                <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deshiere</w:t>
+                <w:t xml:space="preserve">Yi Min Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agüero</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia</w:t>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de la Haza</w:t>
+                <w:t xml:space="preserve">Lyna Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-05100-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547743v1</w:t>
+                <w:t xml:space="preserve">hal-04647838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
+                <w:t xml:space="preserve">Optical modulation of cell nucleus penetration and singlet oxygen release of a switchable platinum complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Cooke</w:t>
+                <w:t xml:space="preserve">Zakaria Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Gristwood</w:t>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Adamson</w:t>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark T Sims</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.108704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739492v1</w:t>
+                <w:t xml:space="preserve">hal-04574702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Phenylalanine Derivatives with Human Tyrosinase: Lessons from Experimental and Theoretical tudies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Faure</w:t>
+                <w:t xml:space="preserve">Katie Gristwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Min Ng</w:t>
+                <w:t xml:space="preserve">Kate Adamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Mark T Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyna Khettabi</w:t>
+                <w:t xml:space="preserve">Michael E Deary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400235⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (37), pp.15501-15508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647838v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modulation of cell nucleus penetration and singlet oxygen release of a switchable platinum complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Proliferation and DNA Cleavage Activities of Copper(II) Complexes of N3O Tripodal Polyamine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doti Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Ziani</w:t>
+                <w:t xml:space="preserve">Sule Erbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Berthet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108704⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11100396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574702v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Proliferation and DNA Cleavage Activities of Copper(II) Complexes of N3O Tripodal Polyamine Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic labelling of cancer cells with glycodendrimers stimulate immune-mediated cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doti Serre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Peremobowei Iyanu Diriwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11100396⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1md00262g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907539v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic labelling of cancer cells with glycodendrimers stimulate immune-mediated cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peremobowei Iyanu Diriwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.72-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1md00262g⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MD00262G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738472v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic labelling of cancer cells with glycodendrimers stimulate immune-mediated cytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural influence of antibody recruiting glycodendrimers (ARGs) on antitumoral cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
+                <w:t xml:space="preserve">Silvia Achilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peremobowei Iyanu Diriwari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.72-78. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.4076 - 4085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1MD00262G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1bm00485a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570865v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural influence of antibody recruiting glycodendrimers (ARGs) on antitumoral cytotoxicity</w:t>
+                <w:t xml:space="preserve">Chemical synthesis and immunological evaluation of new generation multivalent anticancer vaccines based on a Tn antigen analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Todaro</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Achilli</w:t>
+                <w:t xml:space="preserve">Ane Ruiz-De-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Liet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Tiertant</w:t>
+                <w:t xml:space="preserve">Nagore Sacristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1bm00485a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (17), pp.4488-4498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc00544d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325147v1</w:t>
+                <w:t xml:space="preserve">hal-02569188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and immunological evaluation of new generation multivalent anticancer vaccines based on a Tn antigen analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox-Active Bis-Cyclometalated Iridium(III) Complex as a DNA Photo-Cleaving Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Weynand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Moreno-Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Ruiz-De-Angulo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nagore Sacristan</w:t>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc00544d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.2426-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569188v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Active Bis-Cyclometalated Iridium(III) Complex as a DNA Photo-Cleaving Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Weynand</w:t>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Moreno-Betancourt</w:t>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+                <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03312⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120795v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Strazewski</w:t>
+                <w:t xml:space="preserve">Multifunctional Glycoconjugates for Recruiting Natural Antibodies against Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.15508 - 15515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975190v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Glycoconjugates for Recruiting Natural Antibodies against Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Tiertant</w:t>
+                <w:t xml:space="preserve">Copper(II) complexes of N 3 O tripodal ligands appended with pyrene and polyamine groups: Anti-proliferative and nuclease activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doti Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sule Erbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282501v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) complexes of N 3 O tripodal ligands appended with pyrene and polyamine groups: Anti-proliferative and nuclease activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cyclopeptide scaffolds in carbohydrate-based synthetic vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.953 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7BM00072C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048038v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclopeptide scaffolds in carbohydrate-based synthetic vaccines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Heterovalent Glycodendrimers as Epitope Carriers for Antitumor Synthetic Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7BM00072C⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (64), pp.16283-16296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639570v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterovalent Glycodendrimers as Epitope Carriers for Antitumor Synthetic Vaccines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A high-throughput screen for detection of compound-dependent phosphodiester bond cleavage at abasic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rideout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702708⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513, pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323891v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02074297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput screen for detection of compound-dependent phosphodiester bond cleavage at abasic sites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multivalent glycocyclopeptides: toward nano-sized glycostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gour Chand Daskhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2016.08.028⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 405, pp.13 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02074297v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent glycocyclopeptides: toward nano-sized glycostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Divergent and convergent synthesis of GalNAc-conjugated dendrimers using dual orthogonal ligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gour Chand Daskhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (47), pp.11529 - 11538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB01870F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01651130v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent and convergent synthesis of GalNAc-conjugated dendrimers using dual orthogonal ligations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+                <w:t xml:space="preserve">New glycopolymers as multivalent systems for lectin recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gour Chand Daskhan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valessa Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5OB01870F⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (8), pp.1202 - 1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MD00097H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650983v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New glycopolymers as multivalent systems for lectin recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thiol-ene and thiol-yne-based synthesis of glycodendrimers as nanomolar inhibitors of wheat germ agglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Ghirardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Öberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4MD00097H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (17), pp.2422 - 2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652268v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-ene and thiol-yne-based synthesis of glycodendrimers as nanomolar inhibitors of wheat germ agglutinin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiyl Glycosylation of Propargylated Octasilsesquioxane: Synthesis and Lectin-Binding Properties of Densely Glycosylated Clusters on a Cubic Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Ghirardello</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27262⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.1144 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201201453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652509v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetravalent glycocyclopeptide with nanomolar affinity to wheat germ agglutinin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nuclease and anti-proliferative activities of copper(ii) complexes of N3O tripodal ligands involving a sterically hindered phenolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3OB41203B⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt32659d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903486v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiyl Glycosylation of Propargylated Octasilsesquioxane: Synthesis and Lectin-Binding Properties of Densely Glycosylated Clusters on a Cubic Platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201201453⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (92), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653059v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease and anti-proliferative activities of copper(ii) complexes of N3O tripodal ligands involving a sterically hindered phenolate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hamman</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt32659d⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1598-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652841v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tetravalent glycocyclopeptide with nanomolar affinity to wheat germ agglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (41), pp.7113-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB41203B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652802v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glycoside and peptide clustering around the octasilsesquioxane scaffold via photoinduced free-radical thiol–ene coupling. The observation of a striking glycoside cluster effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Lo Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Staderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob07078b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903491v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoside and peptide clustering around the octasilsesquioxane scaffold via photoinduced free-radical thiol–ene coupling. The observation of a striking glycoside cluster effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Glycocyclopeptides by Click Chemistry and Inhibition Assays with Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob07078b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7-9), pp.458 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328303.2011.590260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654849v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Glycocyclopeptides by Click Chemistry and Inhibition Assays with Lectins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Dendri-RAFTs: a second generation of cyclopeptide-based glycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Křen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07328303.2011.590260⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00772b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655621v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendri-RAFTs: a second generation of cyclopeptide-based glycoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+                <w:t xml:space="preserve">Chemical synthesis, DNA incorporation and biological study of a new photocleavable 2'-deoxyadenosine mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Šulc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00772b⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (16), pp.5237 - 5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655233v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis, DNA incorporation and biological study of a new photocleavable 2'-deoxyadenosine mimic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Hybridization properties and enzymatic replication of oligonucleotides containing the photocleavable 7-nitroindole base analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37 (16), pp.5237 - 5245. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 33, pp.1532-1543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658955v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization properties and enzymatic replication of oligonucleotides containing the photocleavable 7-nitroindole base analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro susceptibility of Aspergillus spp. clinical isolates to albendazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crey-Desbiolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Berthet</w:t>
+                <w:t xml:space="preserve">A Bakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kotera</w:t>
+                <w:t xml:space="preserve">P Ambroise-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (6), pp.1419-1422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkg245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03515999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4247,259 +4113,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie click et la chimie bioorthogonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GePhyX 2023 - Journées Grenoble Ecole de Physique et de Chimie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Professeurs de Physique et de Chime (UdPPC); UFR PhiTEM - UGA; UFR de Chimie Biologie - UGA, Jul 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic labelling of cancer cells with glycodendrimers stimulate immunemediated cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. R. Haudecoeur; Dr. D. Warther; Dr. Y.S. Wong; Dr. R. Zelli, Jun 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étiquetage métabolique des cellules cancéreuses à l’aide de glycodendrimères pour stimuler la cytotoxicité à médiation immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres de Chimie Organique Biologique 18ème édition (RECOB 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Specht (président); Florence Mahuteau-Betzer (secrétaire); Jean-François Constant (Trésorier); Karine Alvarez; Patricia Melnyk; François Morvan; Pierre-Yves Renard; Virgil Hélaine, Mar 2022, Aussois (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1cb00007a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4646,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wiernasz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deshiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#252;ero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de la Haza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05100-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ronot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03738472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peremobowei Iyanu Diriwari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1md00262g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00262G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Todaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Achilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiertant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00485a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Ruiz-De-Angulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Sacristan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc00544d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weynand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903327" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.11.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7BM00072C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.08.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWS08SW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S82QS5TF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01870F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00097H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32659d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03515999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ambroise-Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cb00007a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ronot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03738472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peremobowei Iyanu Diriwari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1md00262g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00262G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Todaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Achilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiertant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00485a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Ruiz-De-Angulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Sacristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc00544d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weynand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7BM00072C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.08.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWS08SW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S82QS5TF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01870F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00097H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32659d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03515999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ambroise-Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cb00007a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>