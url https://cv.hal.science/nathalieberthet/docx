--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -1363,295 +1363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Strazewski</w:t>
+                <w:t xml:space="preserve">Multifunctional Glycoconjugates for Recruiting Natural Antibodies against Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Todaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.15508 - 15515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975190v1</w:t>
+                <w:t xml:space="preserve">hal-03282501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Glycoconjugates for Recruiting Natural Antibodies against Cancer Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Tiertant</w:t>
+                <w:t xml:space="preserve">Towards the preparation of synthetic outer membrane vesicle models with micromolar affinity to wheat germ agglutinin using a dialkyl thioglycoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Strazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903327⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282501v1</w:t>
+                <w:t xml:space="preserve">hal-04975190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) complexes of N 3 O tripodal ligands appended with pyrene and polyamine groups: Anti-proliferative and nuclease activities</w:t>
               </w:r>
@@ -2947,291 +2947,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Garcia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1598-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652802v1</w:t>
+                <w:t xml:space="preserve">hal-00903491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the scope of oxime ligation: facile synthesis of large cyclopeptide-based glycodendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1598-1611. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (92), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc45368e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903491v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetravalent glycocyclopeptide with nanomolar affinity to wheat germ agglutinin</w:t>
               </w:r>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Glycocyclopeptides by Click Chemistry and Inhibition Assays with Lectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,103 +3602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendri-RAFTs: a second generation of cyclopeptide-based glycoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Šulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Křen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (6), </w:t>
@@ -4512,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ronot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03738472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peremobowei Iyanu Diriwari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1md00262g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00262G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Todaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Achilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiertant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00485a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Ruiz-De-Angulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Sacristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc00544d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weynand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7BM00072C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.08.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWS08SW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S82QS5TF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01870F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00097H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32659d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03515999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ambroise-Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cb00007a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04647838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Min Ng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Khettabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doti Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Erbek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ronot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11100396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03738472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peremobowei Iyanu Diriwari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1md00262g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MD00262G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Todaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Achilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Laigre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiertant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm00485a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02569188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Ruiz-De-Angulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Sacristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc00544d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Weynand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02120795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Strazewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.90" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doumeche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7BM00072C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.08.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWS08SW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S82QS5TF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB01870F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MD00097H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ghirardello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim &#214;berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Staderini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27262" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC89HJ2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXPW6W48-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hamman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32659d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc45368e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB41203B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lo Conte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chambery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07078b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2011.590260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav &#352;ulc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel K&#345;en" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00772b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crey-Desbiolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03515999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ambroise-Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg245" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cb00007a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>