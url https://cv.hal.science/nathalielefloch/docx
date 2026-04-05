--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -159,85 +159,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
+                <w:t xml:space="preserve">Challenging a mathematical model of amino acid metabolism in the small intestine, developed in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
@@ -259,78 +259,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.101414. </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951317v1</w:t>
+                <w:t xml:space="preserve">hal-05572388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d’outils d’observation et d’évaluation du bien-être animal</w:t>
               </w:r>
@@ -346,51 +346,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03, pp.59-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
@@ -401,8045 +401,8032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’action d’un acide aminé protégé sur la morphologie des parties distales de l’appareil digestif de porcelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toma Friboulet</w:t>
+                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.33⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.101414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158495v1</w:t>
+                <w:t xml:space="preserve">hal-04951317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l’action d’un acide aminé protégé sur la morphologie des parties distales de l’appareil digestif de porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965647v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.100684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965662v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
+                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Sergheraert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skac417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970276v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding intact proteins, peptides, or free amino acids to monogastric farm animals</w:t>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. Eugenio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Sergheraert</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Floc’h</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.157-168. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-021-03118-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564426v1</w:t>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding intact proteins, peptides, or free amino acids to monogastric farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-021-03118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613578v1</w:t>
+                <w:t xml:space="preserve">hal-03564426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970620v1</w:t>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial plasma amino acid and metabolite kinetics of adult and growing pigs fed a diet with a balanced or unbalanced amino acid profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis A. Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (11), pp.100663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (802–812), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03676265v1</w:t>
+                <w:t xml:space="preserve">hal-03970620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis A. Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Karhapää</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667834v1</w:t>
+                <w:t xml:space="preserve">hal-03676265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118298v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247335v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Simongiovanni</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168146v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Luise</w:t>
+                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03269491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03474119v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245785v1</w:t>
+                <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263859v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.255-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192515v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature mapping and meta-analysis of animal-based traits as indicators of production diseases in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sakkas</w:t>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002719⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289161v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263854v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of functional amino acids to support the health of growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic literature mapping and meta-analysis of animal-based traits as indicators of production diseases in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stavrakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kyriazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1508-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01899859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of host genetics and environmental conditions on fecal microbiota composition of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darina Cejkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0201901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relevance of functional amino acids to support the health of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoyao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 245, pp.104-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of plasma tryptophan-related metabolites in crossbred Piétrain and Duroc pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Simongiovanni</w:t>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Corrent</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Matte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.1606-1613. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2016.1179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01607174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581639v1</w:t>
+                <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Comparison of plasma tryptophan-related metabolites in crossbred Piétrain and Duroc pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Julian</w:t>
+                <w:t xml:space="preserve">E Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J J Matte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.1606-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2016.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605508v1</w:t>
+                <w:t xml:space="preserve">hal-01607174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.563-573. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634451v1</w:t>
+                <w:t xml:space="preserve">hal-01581639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the inflammatory status of entire male pigs on their sexual development and fat androstenone</w:t>
+                <w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Parois</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (06), pp.1071-1077. </w:t>
+              <w:t xml:space="preserve">European journal of nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455919v1</w:t>
+                <w:t xml:space="preserve">hal-01210863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203387v1</w:t>
+                <w:t xml:space="preserve">hal-02634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism, growth responses, and postprandial insulin metabolism in weaned piglets according to the dietary provision of niacin (vitamin B) and tryptophan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">Influence of the inflammatory status of entire male pigs on their sexual development and fat androstenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-0221⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (06), pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631528v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (7), pp.2209-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210863v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inﬂammation stimulation on energy and nutrient utilization in piglets selected for low and high residual feed intake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+                <w:t xml:space="preserve">Tryptophan metabolism, growth responses, and postprandial insulin metabolism in weaned piglets according to the dietary provision of niacin (vitamin B) and tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.1961-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211039v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inﬂammation stimulation on energy and nutrient utilization in piglets selected for low and high residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1653-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210640v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210642v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.1412-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193937v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Damon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210573v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Naou</w:t>
+                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210577v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial p53 mediates a transcription-independent regulation of cell respiration and interacts with the mitochondrial F₁F₀-ATP synthase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.25870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871462v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction on health, digestion and faecal microbiota of growing pigs housed in good or poor hygiene conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Mitochondrial p53 mediates a transcription-independent regulation of cell respiration and interacts with the mitochondrial F₁F₀-ATP synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute M. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001608⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (17), pp.2781 - 2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.25870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210641v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of free amino acids allows formulating very low crude protein diets for piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of feed restriction on health, digestion and faecal microbiota of growing pigs housed in good or poor hygiene conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (2), pp.637-644. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (10), pp.1632-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210514v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture des besoins en acides aminés chez le porcelet alimenté avec des régimes à basse teneur en protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">The use of free amino acids allows formulating very low crude protein diets for piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.637-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210448v1</w:t>
+                <w:t xml:space="preserve">hal-01210514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal patterns in relation to the supply of branched-chain amino acids in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Couverture des besoins en acides aminés chez le porcelet alimenté avec des régimes à basse teneur en protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.277-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210342v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of piglets to the standardized ileal digestible isoleucine, histidine and leucine supply in cereal–soybean meal-based diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Meal patterns in relation to the supply of branched-chain amino acids in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.901-908. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.292-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210393v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
+                <w:t xml:space="preserve">Response of piglets to the standardized ileal digestible isoleucine, histidine and leucine supply in cereal–soybean meal-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.901-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652750v1</w:t>
+                <w:t xml:space="preserve">hal-01210393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
+                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T.M. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841108v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the tryptophan requirement in piglets by meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (4), pp.594-602. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647162v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+                <w:t xml:space="preserve">Estimation of the tryptophan requirement in piglets by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.594-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210293v1</w:t>
+                <w:t xml:space="preserve">hal-02647162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
+                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing a diet deficient in valine but with excess leucine results in a rapid decrease in feed intake and modifies the postprandial plasma amino acid and α-keto acid concentrations in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Primot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (9), pp.3135-3142. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210315v1</w:t>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,2684 +8510,2680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+                <w:t xml:space="preserve">Providing a diet deficient in valine but with excess leucine results in a rapid decrease in feed intake and modifies the postprandial plasma amino acid and α-keto acid concentrations in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.3135-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001044v1</w:t>
+                <w:t xml:space="preserve">hal-01210315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to the isoleucine concentration in the diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (10), pp.1601-1608. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210312v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of piglets to the valine content in diet in combination with the supply of other branched-chain amino acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to the isoleucine concentration in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Primot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (11), pp.1734-1742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731111000760⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1601-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644460v1</w:t>
+                <w:t xml:space="preserve">hal-01210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of piglets to the valine content in diet in combination with the supply of other branched-chain amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1734-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02649172v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dietary tryptophan and pyridoxine on tryptophan metabolism, immune responses and growth performance in post-weaning pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lessard</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.013⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (5), pp.1195-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644876v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Interaction between dietary tryptophan and pyridoxine on tryptophan metabolism, immune responses and growth performance in post-weaning pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (3-4), pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656703v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Reduced feed intake of lactating primiparous sows is associated with increased insulin resistance during the peripartum period and is not modified through supplementation with dietary tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Compounder</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657173v1</w:t>
+                <w:t xml:space="preserve">hal-02663476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain d'Inca</w:t>
+                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (1), pp.179-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666442v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guay</w:t>
+                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02659236v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melchior</w:t>
+                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Compounder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661531v1</w:t>
+                <w:t xml:space="preserve">hal-02657173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barea</w:t>
+                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Orsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (8), pp.1349-1358. </w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.321-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662248v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate threonine deficiency affects gene expression profile, paracellular permeability and glucose absorption capacity in the ileum of piglets</w:t>
+                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hamard</w:t>
+                <w:t xml:space="preserve">Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">F. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (12), pp.3936-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661074v1</w:t>
+                <w:t xml:space="preserve">hal-02659236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced feed intake of lactating primiparous sows is associated with increased insulin resistance during the peripartum period and is not modified through supplementation with dietary tryptophan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1768⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (11), pp.1891-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663476v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.1349-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729487v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+                <w:t xml:space="preserve">A moderate threonine deficiency affects gene expression profile, paracellular permeability and glucose absorption capacity in the ileum of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (10), pp.914-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664242v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (4), pp.1282-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655693v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible isoleucine-to-lysine requirement ratio may be less than fifty percent in eleven- to twenty-three-kilogram piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656541v1</w:t>
+                <w:t xml:space="preserve">hal-02655693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sanitary status degradation and dietary tryptophan content on growth rate and tryptophan metabolism in weaning pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The standardized ileal digestible isoleucine-to-lysine requirement ratio may be less than fifty percent in eleven- to twenty-three-kilogram piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (5), pp.1686-1694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1348⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 87 (12), pp.4022-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661951v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible valine-to-lysine requirement ratio is at least seventy percent in postweaned piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of sanitary status degradation and dietary tryptophan content on growth rate and tryptophan metabolism in weaning pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (3), pp.935-947. </w:t>
+              <w:t xml:space="preserve">, 2009, 87 (5), pp.1686-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666496v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptophan metabolism and related B vitamins in the multiparous sow fed ad libitum after farrowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (6), pp.467-478. </w:t>
@@ -11232,631 +11215,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate threonine deficiency differently affects protein metabolism in tissues of early-weaned piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">The standardized ileal digestible valine-to-lysine requirement ratio is at least seventy percent in postweaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 152 (4), pp.491-497. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.935-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666579v1</w:t>
+                <w:t xml:space="preserve">hal-02666496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Matte</w:t>
+                <w:t xml:space="preserve">A moderate threonine deficiency differently affects protein metabolism in tissues of early-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152 (4), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02660701v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary tryptophan helps to preserve tryptophan homeostasis in pigs suffering from lung inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668400v1</w:t>
+                <w:t xml:space="preserve">hal-02660701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary tryptophan helps to preserve tryptophan homeostasis in pigs suffering from lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.3473-3479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660447v1</w:t>
+                <w:t xml:space="preserve">hal-02668400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan : a key nutrient in pig diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melchior</w:t>
+                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Mix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656675v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological roles of tryptophan and its metabolism: Potential implications for pig feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (1-2), pp.23-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11900,2386 +11922,2481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal development and growth performance of early-weaned piglets fed a low-threonine diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">Tryptophan : a key nutrient in pig diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (3), pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658584v1</w:t>
+                <w:t xml:space="preserve">hal-02656675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of sanitary environment for growth performance and plasma nutrient homeostasis during the post-weaning period in piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal development and growth performance of early-weaned piglets fed a low-threonine diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (8), pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17450390500467810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658386v1</w:t>
+                <w:t xml:space="preserve">hal-02658584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
+                <w:t xml:space="preserve">Importance of sanitary environment for growth performance and plasma nutrient homeostasis during the post-weaning period in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 93, pp.447-456. </w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17450390500467810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669381v1</w:t>
+                <w:t xml:space="preserve">hal-02658386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is tryptophan catabolism increased under indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Melchior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Meziere</w:t>
+                <w:t xml:space="preserve">Nadine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677738v1</w:t>
+                <w:t xml:space="preserve">hal-00900552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tryptophan catabolism increased under indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900552v1</w:t>
+                <w:t xml:space="preserve">hal-02669381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Favier</w:t>
+                <w:t xml:space="preserve">Nadine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889954v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of protein and amino acid metabolism during inflammation and immune system activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (4), pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679798v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">Modifications of protein and amino acid metabolism during inflammation and immune system activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Favier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87, pp.37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681521v1</w:t>
+                <w:t xml:space="preserve">hal-02679798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic lung inflammation affects plasma amino acid concentrations in pigs: potential role of tryptophan in inflammatory and immune responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673711v1</w:t>
+                <w:t xml:space="preserve">hal-02681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Majdoub</w:t>
+                <w:t xml:space="preserve">Chronic lung inflammation affects plasma amino acid concentrations in pigs: potential role of tryptophan in inflammatory and immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 81 (12), pp.3160-3173</w:t>
+              <w:t xml:space="preserve">, 2004, 82, pp.1091-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676871v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intraruminal propionate supplementation on nitrogen utilisation by the portal-drained viscera, the liver and the hindlimb in lambs fed frozen rye grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (5), pp.939-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/BJN2003987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfert across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (12), pp.3160-3173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693842v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
+                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfert across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689342v1</w:t>
+                <w:t xml:space="preserve">hal-02693842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des protéines et des acides aminés dans l'intestin du porc : de la digestion à l'apparition dans la veine porte</w:t>
+                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 13 (5), pp.303-314</w:t>
+              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699234v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfer across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
+                <w:t xml:space="preserve">Le devenir des protéines et des acides aminés dans l'intestin du porc : de la digestion à l'apparition dans la veine porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (5), pp.303-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900407v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo plasma and whole blood amino acid exchanges across the liver in pig</w:t>
+                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfer across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Sève</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.100-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900278v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig</w:t>
+                <w:t xml:space="preserve">In vivo plasma and whole blood amino acid exchanges across the liver in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692291v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig1</w:t>
+                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900313v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue localization of threonine oxidation in pigs</w:t>
+                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 77, pp.593-603</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684335v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo threonine oxidation in growing pigs fed on diets with graded levels of threonine.</w:t>
+                <w:t xml:space="preserve">Tissue localization of threonine oxidation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 75, pp.825-837</w:t>
+              <w:t xml:space="preserve">, 1997, 77, pp.593-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685740v1</w:t>
+                <w:t xml:space="preserve">hal-02684335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo threonine oxidation rate is dependent on threonine dietary supply in growing pigs fed low to adequate levels</w:t>
+                <w:t xml:space="preserve">In vivo threonine oxidation in growing pigs fed on diets with graded levels of threonine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 125, pp.2550-2562</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 75, pp.825-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703738v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of glutamic acid or protein to a threonine-deficient diet differencially affects growth performance and threonine dehydrogenase activity in fattening pigs</w:t>
+                <w:t xml:space="preserve">In vivo threonine oxidation rate is dependent on threonine dietary supply in growing pigs fed low to adequate levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 124, pp.1987-1995</w:t>
+              <w:t xml:space="preserve">, 1995, 125, pp.2550-2562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705591v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The addition of glutamic acid or protein to a threonine-deficient diet differencially affects growth performance and threonine dehydrogenase activity in fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 124, pp.1987-1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Threonine dehydrogenase EC.1.1.1.103 in growing pigs fed threonine deficient diets: effect of glutamic acid or protein addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 52 (2), pp.A171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14289,105 +14406,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme des acides aminés chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14455,51 +14572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF74F45C"/>
+    <w:nsid w:val="BD9FE7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14686,51 +14803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>