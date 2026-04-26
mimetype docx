--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -310,235 +310,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception d’outils d’observation et d’évaluation du bien-être animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9259⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.101414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042762v1</w:t>
+                <w:t xml:space="preserve">hal-04951317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Garçon</w:t>
+                <w:t xml:space="preserve">Co-conception d’outils d’observation et d’évaluation du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.101414. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.59-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951317v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’action d’un acide aminé protégé sur la morphologie des parties distales de l’appareil digestif de porcelets</w:t>
               </w:r>
@@ -622,2419 +622,2419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
+                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sergheraert</w:t>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.100684. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skac417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970276v1</w:t>
+                <w:t xml:space="preserve">hal-03965662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+                <w:t xml:space="preserve">hal-03965647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
+                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
+                <w:t xml:space="preserve">R. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skac417. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.100684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965662v1</w:t>
+                <w:t xml:space="preserve">hal-03970276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965647v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Karhapää</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100010⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667834v1</w:t>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding intact proteins, peptides, or free amino acids to monogastric farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.157-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-021-03118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (802–812), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial plasma amino acid and metabolite kinetics of adult and growing pigs fed a diet with a balanced or unbalanced amino acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis A. Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (11), pp.100663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial plasma amino acid and metabolite kinetics of adult and growing pigs fed a diet with a balanced or unbalanced amino acid profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis A. Eugenio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100663⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891188v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970620v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis A. Eugenio</w:t>
+                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613578v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676265v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+                <w:t xml:space="preserve">E. Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Uffe Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118298v1</w:t>
+                <w:t xml:space="preserve">hal-03247335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247335v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,351 +3101,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203960v1</w:t>
+                <w:t xml:space="preserve">hal-03269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lambert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03269491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t>
@@ -3483,90 +3483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3745,2324 +3745,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Noblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.255-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263854v1</w:t>
+                <w:t xml:space="preserve">hal-02263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263859v1</w:t>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic literature mapping and meta-analysis of animal-based traits as indicators of production diseases in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">S. Stavrakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1508-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature mapping and meta-analysis of animal-based traits as indicators of production diseases in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Loisel</w:t>
+                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sakkas</w:t>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1508-1518. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289161v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of host genetics and environmental conditions on fecal microbiota composition of pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relevance of functional amino acids to support the health of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Kubasova</w:t>
+                <w:t xml:space="preserve">Anna Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Babak</w:t>
+                <w:t xml:space="preserve">Guoyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darina Cejkova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 245, pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860862v1</w:t>
+                <w:t xml:space="preserve">hal-01899859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of functional amino acids to support the health of growing pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of host genetics and environmental conditions on fecal microbiota composition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wessels</w:t>
+                <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+                <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoyao Wu</w:t>
+                <w:t xml:space="preserve">Vladimir Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bosi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darina Cejkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 245, pp.104-116. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899859v1</w:t>
+                <w:t xml:space="preserve">hal-01860862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Julian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605508v1</w:t>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of plasma tryptophan-related metabolites in crossbred Piétrain and Duroc pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Matte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.1606-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2016.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of plasma tryptophan-related metabolites in crossbred Piétrain and Duroc pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J J Matte</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2016.1179⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607174v1</w:t>
+                <w:t xml:space="preserve">hal-01581639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581639v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210863v1</w:t>
+                <w:t xml:space="preserve">hal-02634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Influence of the inflammatory status of entire male pigs on their sexual development and fat androstenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.563-573. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (06), pp.1071-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634451v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the inflammatory status of entire male pigs on their sexual development and fat androstenone</w:t>
+                <w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Parois</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Faouen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (06), pp.1071-1077. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (7), pp.2209-2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455919v1</w:t>
+                <w:t xml:space="preserve">hal-01203387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
+                <w:t xml:space="preserve">Tryptophan metabolism, growth responses, and postprandial insulin metabolism in weaned piglets according to the dietary provision of niacin (vitamin B) and tryptophan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+                <w:t xml:space="preserve">J Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.1961-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203387v1</w:t>
+                <w:t xml:space="preserve">hal-02631528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism, growth responses, and postprandial insulin metabolism in weaned piglets according to the dietary provision of niacin (vitamin B) and tryptophan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jacques Matte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (5), pp.1961-1971. </w:t>
+              <w:t xml:space="preserve">European journal of nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-0221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631528v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inﬂammation stimulation on energy and nutrient utilization in piglets selected for low and high residual feed intake</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,704 +6176,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.1412-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210640v1</w:t>
+                <w:t xml:space="preserve">hal-01210642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Primot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (9), pp.1412-1419. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210642v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Ceron</w:t>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193937v1</w:t>
+                <w:t xml:space="preserve">hal-01210573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Damon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210573v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
               </w:r>
@@ -6885,77 +6885,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7162,64 +7162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (10), pp.1632-1642. </w:t>
@@ -7257,90 +7257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of free amino acids allows formulating very low crude protein diets for piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7381,325 +7381,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture des besoins en acides aminés chez le porcelet alimenté avec des régimes à basse teneur en protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Meal patterns in relation to the supply of branched-chain amino acids in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.292-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210448v1</w:t>
+                <w:t xml:space="preserve">hal-01210342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal patterns in relation to the supply of branched-chain amino acids in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Couverture des besoins en acides aminés chez le porcelet alimenté avec des régimes à basse teneur en protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.277-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210342v1</w:t>
+                <w:t xml:space="preserve">hal-01210448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of piglets to the standardized ileal digestible isoleucine, histidine and leucine supply in cereal–soybean meal-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7740,598 +7740,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
+                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Koopmans</w:t>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652750v1</w:t>
+                <w:t xml:space="preserve">hal-01210293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the tryptophan requirement in piglets by meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (4), pp.594-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731111001960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Jamin</w:t>
+                <w:t xml:space="preserve">R. Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sève</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.T.M. van Diepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210293v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8382,51 +8382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,90 +8516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing a diet deficient in valine but with excess leucine results in a rapid decrease in feed intake and modifies the postprandial plasma amino acid and α-keto acid concentrations in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8659,77 +8659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8789,77 +8789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8906,90 +8906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to the isoleucine concentration in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.1601-1608. </w:t>
@@ -9021,281 +9021,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of piglets to the valine content in diet in combination with the supply of other branched-chain amino acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Barea</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winfried Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (5), pp.1195-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111000760⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644460v1</w:t>
+                <w:t xml:space="preserve">hal-02649172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of piglets to the valine content in diet in combination with the supply of other branched-chain amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winfried Otten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1734-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649172v1</w:t>
+                <w:t xml:space="preserve">hal-02644460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between dietary tryptophan and pyridoxine on tryptophan metabolism, immune responses and growth performance in post-weaning pigs</w:t>
               </w:r>
@@ -9307,51 +9307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9404,2015 +9404,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced feed intake of lactating primiparous sows is associated with increased insulin resistance during the peripartum period and is not modified through supplementation with dietary tryptophan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">Marta Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663476v1</w:t>
+                <w:t xml:space="preserve">hal-02656703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Compounder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729487v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Cirera</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Orsonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.321-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656703v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Compounder</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (12), pp.3936-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657173v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jamin</w:t>
+                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain d'Inca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kuster</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (11), pp.1891-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666442v1</w:t>
+                <w:t xml:space="preserve">hal-02661531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guay</w:t>
+                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.L. Girard</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-2979⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.1349-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659236v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">A moderate threonine deficiency affects gene expression profile, paracellular permeability and glucose absorption capacity in the ileum of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (10), pp.914-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661531v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barea</w:t>
+                <w:t xml:space="preserve">Reduced feed intake of lactating primiparous sows is associated with increased insulin resistance during the peripartum period and is not modified through supplementation with dietary tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662248v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate threonine deficiency affects gene expression profile, paracellular permeability and glucose absorption capacity in the ileum of piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Hamard</w:t>
+                <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">L. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (1), pp.179-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The standardized ileal digestible isoleucine-to-lysine requirement ratio may be less than fifty percent in eleven- to twenty-three-kilogram piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">R. Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (4), pp.1282-1291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 87 (12), pp.4022-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664242v1</w:t>
+                <w:t xml:space="preserve">hal-02656541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of sanitary status degradation and dietary tryptophan content on growth rate and tryptophan metabolism in weaning pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (5), pp.1686-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655693v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible isoleucine-to-lysine requirement ratio may be less than fifty percent in eleven- to twenty-three-kilogram piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (12), pp.4022-4031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-1964⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 87 (4), pp.1282-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656541v1</w:t>
+                <w:t xml:space="preserve">hal-02664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sanitary status degradation and dietary tryptophan content on growth rate and tryptophan metabolism in weaning pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism and related B vitamins in the multiparous sow fed ad libitum after farrowing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">The standardized ileal digestible valine-to-lysine requirement ratio is at least seventy percent in postweaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17450390903217465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655734v1</w:t>
+                <w:t xml:space="preserve">hal-02666496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible valine-to-lysine requirement ratio is at least seventy percent in postweaned piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melchior</w:t>
+                <w:t xml:space="preserve">Tryptophan metabolism and related B vitamins in the multiparous sow fed ad libitum after farrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (3), pp.935-947. </w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (6), pp.467-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17450390903217465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666496v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moderate threonine deficiency differently affects protein metabolism in tissues of early-weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11497,64 +11497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (1), pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11577,510 +11577,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary tryptophan helps to preserve tryptophan homeostasis in pigs suffering from lung inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0999⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668400v1</w:t>
+                <w:t xml:space="preserve">hal-02660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary tryptophan helps to preserve tryptophan homeostasis in pigs suffering from lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.3473-3479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660447v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological roles of tryptophan and its metabolism: Potential implications for pig feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tryptophan : a key nutrient in pig diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Jansman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (3), pp.21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667844v1</w:t>
+                <w:t xml:space="preserve">hal-02656675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan : a key nutrient in pig diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological roles of tryptophan and its metabolism: Potential implications for pig feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Mix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (1-2), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02656675v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal development and growth performance of early-weaned piglets fed a low-threonine diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12140,77 +12140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of sanitary environment for growth performance and plasma nutrient homeostasis during the post-weaning period in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12238,434 +12238,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tryptophan catabolism increased under indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900552v1</w:t>
+                <w:t xml:space="preserve">hal-02669381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669381v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Melchior</w:t>
+                <w:t xml:space="preserve">Is tryptophan catabolism increased under indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Meziere</w:t>
+                <w:t xml:space="preserve">Nadine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677738v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (4), pp.301-316. </w:t>
@@ -12716,51 +12716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of protein and amino acid metabolism during inflammation and immune system activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12798,103 +12798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
@@ -12932,64 +12932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic lung inflammation affects plasma amino acid concentrations in pigs: potential role of tryptophan in inflammatory and immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13021,51 +13021,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intraruminal propionate supplementation on nitrogen utilisation by the portal-drained viscera, the liver and the hindlimb in lambs fed frozen rye grass</w:t>
+                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
@@ -13083,106 +13083,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (12), pp.3160-3173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526277v1</w:t>
+                <w:t xml:space="preserve">hal-02676871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
+                <w:t xml:space="preserve">Effects of intraruminal propionate supplementation on nitrogen utilisation by the portal-drained viscera, the liver and the hindlimb in lambs fed frozen rye grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
@@ -13200,293 +13191,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (5), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2003987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676871v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfert across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
+                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693842v1</w:t>
+                <w:t xml:space="preserve">hal-02689342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
+                <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfert across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689342v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir des protéines et des acides aminés dans l'intestin du porc : de la digestion à l'apparition dans la veine porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (5), pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13537,64 +13537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13736,64 +13736,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13831,64 +13831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13939,51 +13939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77, pp.593-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14034,51 +14034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 75, pp.825-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14129,51 +14129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 125, pp.2550-2562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14211,51 +14211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of glutamic acid or protein to a threonine-deficient diet differencially affects growth performance and threonine dehydrogenase activity in fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14306,51 +14306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threonine dehydrogenase EC.1.1.1.103 in growing pigs fed threonine deficient diets: effect of glutamic acid or protein addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,51 +14572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD9FE7FF"/>
+    <w:nsid w:val="3BC98D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14803,51 +14803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>