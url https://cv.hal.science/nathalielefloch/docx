--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -310,2069 +310,2069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Garçon</w:t>
+                <w:t xml:space="preserve">Étude de l’action d’un acide aminé protégé sur la morphologie des parties distales de l’appareil digestif de porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951317v1</w:t>
+                <w:t xml:space="preserve">hal-05158495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception d’outils d’observation et d’évaluation du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03, pp.59-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’action d’un acide aminé protégé sur la morphologie des parties distales de l’appareil digestif de porcelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toma Friboulet</w:t>
+                <w:t xml:space="preserve">A conceptual mechanistic model of amino acid fluxes in the small intestine, taking the example of pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.33-47. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.101414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158495v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skac417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+                <w:t xml:space="preserve">hal-03965662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent jejunal amino acid digestibility, gut morphology, and the expression of intestinal amino acid transporters in pigs fed protein or free amino acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skac417. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965662v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blend of functional amino acids and grape polyphenols improves the pig capacity to cope with an inflammatory challenge caused by poor hygiene of housing conditions</w:t>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alícia Zem Fraga</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03580-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965647v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sergheraert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970276v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding pigs amino acids as protein-bound or in free form influences postprandial concentrations of amino acids, metabolites, and insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.100684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding intact proteins, peptides, or free amino acids to monogastric farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">F. A. Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-021-03118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding intact proteins, peptides, or free amino acids to monogastric farm animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. Eugenio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Sergheraert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Floc’h</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.157-168. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-021-03118-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03564426v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970620v1</w:t>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial plasma amino acid and metabolite kinetics of adult and growing pigs fed a diet with a balanced or unbalanced amino acid profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis A. Eugenio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100663⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891188v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to analyse the postprandial nutrient concentration in the plasma of pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postprandial plasma amino acid and metabolite kinetics of adult and growing pigs fed a diet with a balanced or unbalanced amino acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis A. Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis A. Eugenio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (11), pp.100663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613578v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Physiological response to the weaning in two pig lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (802–812), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpn.13622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,77 +2475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
@@ -2711,659 +2711,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
+                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe Krogh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">U. Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247335v1</w:t>
+                <w:t xml:space="preserve">hal-03168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+                <w:t xml:space="preserve">Uffe Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118298v1</w:t>
+                <w:t xml:space="preserve">hal-03247335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168146v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Luise</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269491v1</w:t>
+                <w:t xml:space="preserve">hal-03203960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03203960v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
@@ -3375,64 +3375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3745,274 +3745,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263859v1</w:t>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.255-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
               </w:r>
@@ -4266,64 +4266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darina Cejkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), </w:t>
@@ -4658,381 +4658,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of plasma tryptophan-related metabolites in crossbred Piétrain and Duroc pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,90 +5308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5442,64 +5442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Faouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (06), pp.1071-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5715,51 +5715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (7), pp.2209-2219. </w:t>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,834 +6176,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
+                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+                <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210642v1</w:t>
+                <w:t xml:space="preserve">hal-01210577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210640v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">Performance of piglets in response to the standardized ileal digestible phenylalanine and tyrosine supply in low-protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.1412-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210573v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193937v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Naou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210577v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial p53 mediates a transcription-independent regulation of cell respiration and interacts with the mitochondrial F₁F₀-ATP synthase</w:t>
               </w:r>
@@ -7162,64 +7162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (10), pp.1632-1642. </w:t>
@@ -7257,90 +7257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of free amino acids allows formulating very low crude protein diets for piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7387,90 +7387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal patterns in relation to the supply of branched-chain amino acids in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couverture des besoins en acides aminés chez le porcelet alimenté avec des régimes à basse teneur en protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,77 +7616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of piglets to the standardized ileal digestible isoleucine, histidine and leucine supply in cereal–soybean meal-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,927 +7740,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
+                <w:t xml:space="preserve">Providing a diet deficient in valine but with excess leucine results in a rapid decrease in feed intake and modifies the postprandial plasma amino acid and α-keto acid concentrations in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (9), pp.3135-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210293v1</w:t>
+                <w:t xml:space="preserve">hal-01210315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Mc. Urdaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 90 (8), pp.2556-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841108v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the tryptophan requirement in piglets by meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (4), pp.594-602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001960⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647162v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated growth rate induced by neonatal high-protein milk formula is not supported by increased tissue protein synthesis in low-birth-weight piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/545341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652750v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
+                <w:t xml:space="preserve">Effects of surplus dietary L-tryptophan on stress, immunology, behavior, and nitrogen retention in endotoxemic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. van Der Staay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T.M. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of level of dietary fiber and sanitary conditions on the growth and health of weanling pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Estimation of the tryptophan requirement in piglets by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (8), pp.2556-2569. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.594-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2011-4160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841110v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing a diet deficient in valine but with excess leucine results in a rapid decrease in feed intake and modifies the postprandial plasma amino acid and α-keto acid concentrations in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Primot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 90 (9), pp.3135-3142. </w:t>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210315v1</w:t>
+                <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
               </w:r>
@@ -8685,51 +8685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8789,64 +8789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8906,90 +8906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to the isoleucine concentration in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.1601-1608. </w:t>
@@ -9053,51 +9053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (5), pp.1195-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9147,51 +9147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of piglets to the valine content in diet in combination with the supply of other branched-chain amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,788 +9404,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (12), pp.3936-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656703v1</w:t>
+                <w:t xml:space="preserve">hal-02659236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Compounder</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (11), pp.1891-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657173v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain d'Inca</w:t>
+                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (8), pp.1349-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666442v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of dietary cyanocobalamin (vitamin B-12) in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guay</w:t>
+                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02659236v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderate inflammation caused by the deterioration of housing conditions modifies Trp metabolism but not Trp requirement for growth of post-weaned piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melchior</w:t>
+                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Compounder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661531v1</w:t>
+                <w:t xml:space="preserve">hal-02657173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sulfur amino acid deficiency changes the amino acid composition of body protein in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barea</w:t>
+                <w:t xml:space="preserve">Fatal effects of a neonatal high-protein diet in low-birth-weight piglets used as a model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Orsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (8), pp.1349-1358. </w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.321-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000260135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662248v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moderate threonine deficiency affects gene expression profile, paracellular permeability and glucose absorption capacity in the ileum of piglets</w:t>
               </w:r>
@@ -10223,51 +10223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (10), pp.914-921. </w:t>
@@ -10357,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (2), pp.612-625. </w:t>
@@ -10439,64 +10439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sanitary conditions and dietary fibre on the adaptation of gut microbiota after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arturo-Schaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,51 +10620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10737,77 +10737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebellego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (5), pp.1686-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10835,273 +10835,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664242v1</w:t>
+                <w:t xml:space="preserve">hal-02655693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser par des voies nutritionnelles l'adaptation physiologique et microbiologique des porcelets au sevrage ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Feed intake in the multiparous lactating sow: Its relationship with reactivity during gestation and tryptophan status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (4), pp.1282-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655693v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The standardized ileal digestible valine-to-lysine requirement ratio is at least seventy percent in postweaned piglets</w:t>
               </w:r>
@@ -11126,64 +11126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (3), pp.935-947. </w:t>
@@ -11273,51 +11273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (6), pp.467-478. </w:t>
@@ -11368,51 +11368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moderate threonine deficiency differently affects protein metabolism in tissues of early-weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11510,51 +11510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (1), pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11583,51 +11583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,51 +11635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
@@ -11730,64 +11730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary tryptophan helps to preserve tryptophan homeostasis in pigs suffering from lung inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86, pp.3473-3479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11834,51 +11834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptophan : a key nutrient in pig diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Jansman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11929,51 +11929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological roles of tryptophan and its metabolism: Potential implications for pig feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (1-2), pp.23-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12036,51 +12036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal development and growth performance of early-weaned piglets fed a low-threonine diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12153,64 +12153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12238,327 +12238,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669381v1</w:t>
+                <w:t xml:space="preserve">hal-02677738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tryptophan catabolism incresead inder indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catabolism through the threonine dehydrogenase pathway does not account for the high first-pass extraction rate of dietary threonine by the portal drained viscera in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.175-183. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.447-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20051375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677738v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tryptophan catabolism increased under indoleamine 2,3 dioxygenase activity during chronic lung inflammation in pigs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.175-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900552v1</w:t>
@@ -12569,427 +12569,427 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Favier</w:t>
+                <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 53 (4), pp.301-316. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+              <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889954v1</w:t>
+                <w:t xml:space="preserve">hal-02681521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of protein and amino acid metabolism during inflammation and immune system activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut function and dysfunction in young pigs: physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Favier</w:t>
+                <w:t xml:space="preserve">Christine Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 53, pp.301-316. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+              <w:t xml:space="preserve">, 2004, 53 (4), pp.301-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681521v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic lung inflammation affects plasma amino acid concentrations in pigs: potential role of tryptophan in inflammatory and immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13246,96 +13246,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
+                <w:t xml:space="preserve">Le devenir des protéines et des acides aminés dans l'intestin du porc : de la digestion à l'apparition dans la veine porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
+              <w:t xml:space="preserve">, 2000, 13 (5), pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689342v1</w:t>
+                <w:t xml:space="preserve">hal-02699234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfert across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
               </w:r>
@@ -13347,64 +13360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13423,109 +13436,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des protéines et des acides aminés dans l'intestin du porc : de la digestion à l'apparition dans la veine porte</w:t>
+                <w:t xml:space="preserve">Conséquences d'un état inflammatoire ou infectieux sur le métabolisme et le besoin en acides aminés chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 13 (5), pp.303-314</w:t>
+              <w:t xml:space="preserve">, 2000, 13 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699234v1</w:t>
+                <w:t xml:space="preserve">hal-02689342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of erythrocytes and plasma in threonine and lysine transfer across the portal drained viscera and the liver in pigs. Effect of threonine and lysine dietary supply</w:t>
               </w:r>
@@ -13550,51 +13550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.549-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13622,312 +13622,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo plasma and whole blood amino acid exchanges across the liver in pig</w:t>
+                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Sève</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.100-101</w:t>
+              <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900278v1</w:t>
+                <w:t xml:space="preserve">hal-00900313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood and plasma amino acid transfers across the portal drained viscera and liver of the pig1</w:t>
+                <w:t xml:space="preserve">In vivo plasma and whole blood amino acid exchanges across the liver in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 39 (4), pp.433-442</w:t>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900313v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue localization of threonine oxidation in pigs</w:t>
               </w:r>
@@ -13939,51 +13939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77, pp.593-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14021,64 +14021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo threonine oxidation in growing pigs fed on diets with graded levels of threonine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 75, pp.825-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14116,64 +14116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo threonine oxidation rate is dependent on threonine dietary supply in growing pigs fed low to adequate levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 125, pp.2550-2562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14211,51 +14211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of glutamic acid or protein to a threonine-deficient diet differencially affects growth performance and threonine dehydrogenase activity in fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14306,51 +14306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threonine dehydrogenase EC.1.1.1.103 in growing pigs fed threonine deficient diets: effect of glutamic acid or protein addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,51 +14572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BC98D8E"/>
+    <w:nsid w:val="2396039B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14803,51 +14803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielefloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9858-1584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gar&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Friboulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9259" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sergheraert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac417" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;cia Zem Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03580-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sergheraert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Eugenio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03118-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis A. Eugenio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100663" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02289161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stavrakakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sakkas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002719" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wessels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyao Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Babak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Cejkova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201901" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Corrent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002329" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Matte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0221" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001360" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergeaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute M. Moll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25870" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210514v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6514" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002339" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4956" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arturo-Schaan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc. Urdaci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2011-4160" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210293v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/545341" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Koopmans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. van Der Staay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dekker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T.M. van Diepen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3372" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001960" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lessard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492G56KN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2979" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Matte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000236" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000340" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Orsonneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000260135" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramaekers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.06.039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D92TV0RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebellego" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1348" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655693v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Matte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390903217465" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666579v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.12.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8MDLG5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668400v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0999" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Jansman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667844v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.07.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJKJS391-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000560" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658386v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450390500467810" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677738v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669381v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051375" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004018" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679798v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lall&#232;s" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Favier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673711v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699234v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahaye" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689342v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lahaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000136" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900313v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692291v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900278v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#232;ve" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819812v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>