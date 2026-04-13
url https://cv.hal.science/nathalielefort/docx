--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC45A deficiency causes microvillus inclusion disease-like phenotype by impairing myosin VB-dependent apical trafficking</w:t>
+                <w:t xml:space="preserve">2D and 3D Human Induced Pluripotent Stem Cell-Based Models to Dissect Primary Cilium Involvement during Neocortical Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
+                <w:t xml:space="preserve">Lucile Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lebreton</w:t>
+                <w:t xml:space="preserve">Marie Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Banal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
+                <w:t xml:space="preserve">Damelys Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Nicolle</w:t>
+                <w:t xml:space="preserve">Sarah Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI154997⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/62667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756921v2</w:t>
+                <w:t xml:space="preserve">hal-03690521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Human Induced Pluripotent Stem Cell-Based Models to Dissect Primary Cilium Involvement during Neocortical Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNC45A deficiency causes microvillus inclusion disease-like phenotype by impairing myosin VB-dependent apical trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Boutaud</w:t>
+                <w:t xml:space="preserve">Corinne Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Michael</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Banal</w:t>
+                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damelys Calderon</w:t>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Farcy</w:t>
+                <w:t xml:space="preserve">Ophélie Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/62667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI154997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690521v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINPP1 prevents intracellular accumulation of the chelator inositol hexakisphosphate and is mutated in Pontocerebellar Hypoplasia</w:t>
               </w:r>
@@ -1428,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F Boucharlat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leleu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Banal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coussement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hovnanian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Melki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;zin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Melki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.R. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pletenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F Boucharlat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leleu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Banal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coussement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hovnanian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michael" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62667" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Melki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;zin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Melki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.R. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pletenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>