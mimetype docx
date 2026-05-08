--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -808,51 +808,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Ucuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Nguyen</w:t>
+                <w:t xml:space="preserve">Lam Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1428,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F Boucharlat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leleu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Banal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coussement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hovnanian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michael" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62667" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Melki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;zin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Melki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.R. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pletenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F Boucharlat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leleu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Banal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coussement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hovnanian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Boutaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michael" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damelys Calderon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62667" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756921v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI154997" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Melki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;zin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Melki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2004.020024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.R. Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pletenka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>