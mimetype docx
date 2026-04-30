--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -2780,51 +2780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3B72CB"/>
+    <w:nsid w:val="2C3AF175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>