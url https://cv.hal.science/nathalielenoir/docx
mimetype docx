--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,2725 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2674 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Lenoir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalielenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035364580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228052510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?view_op=list_works&hl=fr&user=I7DU8nMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impacts of the ASEAN single aviation market: focus on Cambodia, Laos, Myanmar, The Philippines and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roucolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.656-682. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13602381.2019.1652979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la fin des inégalités face à la formation ? Enquête sur les usages du MOOC &amp;quot;Manage your prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.3361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future airports development strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Badanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating airport slots : a combinatorial auction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerlines Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (27), pp 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in passenger choice in multimodal door-to-door travels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond traditional value of time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond traditional value-of-time: passenger behavior for multimodal door-to-door travels in the age of information technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Paths and Trajectories in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Economics Education conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Economics Network Sep 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberalization in Southeast Asia: who is capturing the markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Impacts of ASEAN Liberalization on Regional Air Transport Markets : The case of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRS 2014, Air Transport Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and efficiency of world airlines : an empirical application with order-m and alpha-frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Lawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEPA 2013, European Workshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future strategies for airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Badanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future strategies for airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Badanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 2010, 12th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST : Future Airport Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tomova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Brétigny-sur-Orge, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rail deregulation in Europe, and prospects of air rail integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRS 2006, Air Transport Research Society World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nagoya, Japan. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodality and passenger transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rebello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Valadares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC 2005, European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Strasbourg, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air and rail : cooperating and competing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRS 2004, Air Transport Research Society World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congestion et créneaux aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDECE 2004, colloque de la Commission pour l'Étude des Communautés Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France. pp 377-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctioning airport slots (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATRS 2003, Air Transport Research Society World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in the air transportation industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTR 1998, 8th World Conference on Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Antwerp, Belgium. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATC economic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM 1997, 1st USA/Europe Air Traffic Management Research and Development Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Saclay, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster de présentation du Laboratoire d'Economie et d'Econométrie de l'Aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche ENAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congestion et redevances - Une nouvelle tarification : pour quoi faire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport aérien et sociétés : influences croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Devoyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École Nationale de l'Aviation Civile. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of demand for leisure air transport in 2025, Synthesis Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2780,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C3AF175"/>
+    <w:nsid w:val="166096F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3011,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielenoir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-1026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228052510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02083935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01727572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lawford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hustache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalielenoir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-1026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364580" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228052510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?view_op=list_works&amp;hl=fr&amp;user=I7DU8nMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02083935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01253614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kazda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Badanik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01704461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01727572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lawford" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rebello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valadares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hustache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01025693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devoyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>