--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -547,391 +547,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
+                <w:t xml:space="preserve">Les voix discordantes du sang : la maladie hémolytique du nouveau-né, une maladie familiale (XIXe siècle-années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage-Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Les lois du sang. : hérédité et consanguinité dans les savoirs juridiques et médicaux, XIIIe-XXe siècle, 1, pp.7-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.137.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°137 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.137.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877948v1</w:t>
+                <w:t xml:space="preserve">hal-03105769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voix discordantes du sang : la maladie hémolytique du nouveau-né, une maladie familiale (XIXe siècle-années 1930)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sage-Pranchère</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°137 (1), pp.153. </w:t>
+              <w:t xml:space="preserve">, 2019, Les lois du sang. : hérédité et consanguinité dans les savoirs juridiques et médicaux, XIIIe-XXe siècle, 1, pp.7-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.137.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/adh.137.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105769v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les irréductibles (Grands-)Bretons : confier sa santé à ses compatriotes britanniques (France, 1815-1865)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catherine Rollet (1942-2016), démographe et historienne de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage-Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.171.0018⟩</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.134.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105776v1</w:t>
+                <w:t xml:space="preserve">hal-03105779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rollet (1942-2016), démographe et historienne de l’enfance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les irréductibles (Grands-)Bretons : confier sa santé à ses compatriotes britanniques (France, 1815-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage-Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (2), pp.5. </w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36e année (1), pp.18-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.134.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.171.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105779v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1501,51 +1501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,199 +1757,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sages-femmes</w:t>
+                <w:t xml:space="preserve">« 1763. Angélique du Coudray, la sage-femme du Roi en Limousin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif. </w:t>
+              <w:t xml:space="preserve">Catherine Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à la campagne en France : de 1815 aux années 1970</w:t>
+              <w:t xml:space="preserve">Histoires du Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlande</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.348-356, 2025, Clefs-Concours, 978-2350309989</w:t>
+                <w:t xml:space="preserve">Les Ardents éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-297, 2025, 978-2-490623-47-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853571v1</w:t>
+                <w:t xml:space="preserve">hal-04853665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 1763. Angélique du Coudray, la sage-femme du Roi en Limousin »</w:t>
+                <w:t xml:space="preserve">Sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Faure. </w:t>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires du Limousin</w:t>
+              <w:t xml:space="preserve">Vivre à la campagne en France : de 1815 aux années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ardents éditeurs</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.293-297, 2025, 978-2-490623-47-1</w:t>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.348-356, 2025, Clefs-Concours, 978-2350309989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853665v1</w:t>
+                <w:t xml:space="preserve">hal-04853571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner en terre étrangère au XIXe siècle : une histoire de la santé par ses mobilités</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les refus de sépulture aux enfants non baptisés : un enjeu politique et religieux dans la France impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2352,51 +2352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre exclusion principielle et volonté de réintégration : le devenir funéraire des mort-nés (France, époque moderne-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carol, Anne; Renaudet, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-44, 2023, 9791032004722</w:t>
@@ -2684,51 +2684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3487,51 +3487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64643925"/>
+    <w:nsid w:val="A9AF0975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3718,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathaliesagepranchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-3677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage-Pranch&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.134.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archives.cg19.fr/publications/details/id/561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1136-vivre-a-la-campagne-en-france-de-1815-aux-annees-1970-9782350309989.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2022.01.0175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2021.01.0143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100014190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/reseaux-de-femmes-femmes-en-reseaux-xvie-xxie-siecles-5134.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322911/chapter23.xhtml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02367018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathaliesagepranchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-3677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage-Pranch&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.134.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archives.cg19.fr/publications/details/id/561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1136-vivre-a-la-campagne-en-france-de-1815-aux-annees-1970-9782350309989.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2022.01.0175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2021.01.0143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100014190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/reseaux-de-femmes-femmes-en-reseaux-xvie-xxie-siecles-5134.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322911/chapter23.xhtml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02367018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>