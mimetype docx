--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1929,517 +1929,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner en terre étrangère au XIXe siècle : une histoire de la santé par ses mobilités</w:t>
+                <w:t xml:space="preserve">Prisonniers de guerre et chirurgiens, les Espagnols de la guerre d’indépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Fredj; Nathalie Sage Pranchère; Jérôme van Wijland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocrate sans frontières. Soigner en terre étrangère au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.8-50, 2024, 978-2-86906-949-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.158-159, 2024, 978-2-86906-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774222v1</w:t>
+                <w:t xml:space="preserve">hal-04774241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Au nom des services rendus » : des étrangers qui soignent les Français (XVIIIe siècle-années 1830)</w:t>
+                <w:t xml:space="preserve">Élever des frontières autour de la pratique médicale. L’admission à l’exercice des médecins étrangers en France (années 1840-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fredj, Claire; Sage Pranchère, Nathalie; Van Wijland, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocrate sans frontière. Soigner en terre étrangère au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.53-81, 2024, Perspectives Historiques - série Médecine, 978-2-86906-949-7</w:t>
+              <w:t xml:space="preserve">Hippocrate sans frontières. Soigner en terre étrangère au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.83-129, 2024, Perspectives Historiques - série Médecine, 978-2-86906-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284514v1</w:t>
+                <w:t xml:space="preserve">hal-04338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élever des frontières autour de la pratique médicale. L’admission à l’exercice des médecins étrangers en France (années 1840-1900)</w:t>
+                <w:t xml:space="preserve">Soigner en terre étrangère au XIXe siècle : une histoire de la santé par ses mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fredj, Claire; Sage Pranchère, Nathalie; Van Wijland, Jérôme. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Fredj; Nathalie Sage Pranchère; Jérôme van Wijland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocrate sans frontières. Soigner en terre étrangère au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.83-129, 2024, Perspectives Historiques - série Médecine, 978-2-86906-949-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.8-50, 2024, 978-2-86906-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338338v1</w:t>
+                <w:t xml:space="preserve">hal-04774222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisonniers de guerre et chirurgiens, les Espagnols de la guerre d’indépendance</w:t>
+                <w:t xml:space="preserve">« Au nom des services rendus » : des étrangers qui soignent les Français (XVIIIe siècle-années 1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Fredj; Nathalie Sage Pranchère; Jérôme van Wijland. </w:t>
+              <w:t xml:space="preserve">Fredj, Claire; Sage Pranchère, Nathalie; Van Wijland, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocrate sans frontières. Soigner en terre étrangère au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.158-159, 2024, 978-2-86906-949-7</w:t>
+              <w:t xml:space="preserve">Hippocrate sans frontière. Soigner en terre étrangère au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.53-81, 2024, Perspectives Historiques - série Médecine, 978-2-86906-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774241v1</w:t>
+                <w:t xml:space="preserve">hal-03284514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les refus de sépulture aux enfants non baptisés : un enjeu politique et religieux dans la France impériale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre exclusion principielle et volonté de réintégration : le devenir funéraire des mort-nés (France, époque moderne-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anstett, Elisabeth; Schmitt, Aurore. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carol, Anne; Renaudet, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des morts privés de funérailles de la Préhistoire à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-75, 2023, 9781803274263</w:t>
+              <w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires, XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-44, 2023, 9791032004722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793639v1</w:t>
+                <w:t xml:space="preserve">hal-03475077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre exclusion principielle et volonté de réintégration : le devenir funéraire des mort-nés (France, époque moderne-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les refus de sépulture aux enfants non baptisés : un enjeu politique et religieux dans la France impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Carol, Anne; Renaudet, Isabelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anstett, Elisabeth; Schmitt, Aurore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires, XIXe-XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-44, 2023, 9791032004722</w:t>
+              <w:t xml:space="preserve">Des morts privés de funérailles de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-75, 2023, 9781803274263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475077v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sages-femmes et forceps : une liaison discrète mais durable (France, fin XVIIIe-XXe siècle)</w:t>
               </w:r>
@@ -2501,204 +2501,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sage-femme et la mort en France (fin XVIIIe-XIXe siècle)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Morel, Marie-France. </w:t>
+                <w:t xml:space="preserve">« ‘Prévenir les désastres qui accablent certaines familles.’ Les médecins au chevet des enfants atteints de la maladie hémolytique du nouveau-né (France, années 1900-1930) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthiaud, Emmanuelle; Léger, François; Van Wijland, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La naissance au risque de la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.143-170, 2021, Collection 1001 BB, </w:t>
+              <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l'époque moderne à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.morel.2021.01.0143⟩</w:t>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-109, 2021, 9782757435502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.126252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207285v1</w:t>
+                <w:t xml:space="preserve">hal-03284458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Prévenir les désastres qui accablent certaines familles.’ Les médecins au chevet des enfants atteints de la maladie hémolytique du nouveau-né (France, années 1900-1930) »</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Berthiaud, Emmanuelle; Léger, François; Van Wijland, Jérôme. </w:t>
+                <w:t xml:space="preserve">La sage-femme et la mort en France (fin XVIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage-Pranchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morel, Marie-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir, accueillir, guérir. La médecine des enfants de l'époque moderne à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La naissance au risque de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.143-170, 2021, Collection 1001 BB, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.morel.2021.01.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03284458v1</w:t>
+                <w:t xml:space="preserve">hal-03207285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
               </w:r>
@@ -3487,51 +3487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9AF0975"/>
+    <w:nsid w:val="C49BAC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3718,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathaliesagepranchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-3677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage-Pranch&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.134.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archives.cg19.fr/publications/details/id/561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1136-vivre-a-la-campagne-en-france-de-1815-aux-annees-1970-9782350309989.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2022.01.0175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2021.01.0143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100014190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/reseaux-de-femmes-femmes-en-reseaux-xvie-xxie-siecles-5134.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322911/chapter23.xhtml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02367018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathaliesagepranchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-3677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage-Pranch&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.134.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.171.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.092.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.13172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archives.cg19.fr/publications/details/id/561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1136-vivre-a-la-campagne-en-france-de-1815-aux-annees-1970-9782350309989.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2022.01.0175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100014190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.126252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.morel.2021.01.0143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/reseaux-de-femmes-femmes-en-reseaux-xvie-xxie-siecles-5134.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322911/chapter23.xhtml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02367018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03269835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>