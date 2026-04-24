--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1229,291 +1229,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Non-traditional” stable isotopes applied to the study of trace metal contaminants in anthropized marine environments</w:t>
+                <w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Araújo</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Knoery</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ponzevera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.113398. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954285v1</w:t>
+                <w:t xml:space="preserve">hal-03864320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t>
+                <w:t xml:space="preserve">“Non-traditional” stable isotopes applied to the study of trace metal contaminants in anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Joël Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bastian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Ponzevera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.113398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864320v1</w:t>
+                <w:t xml:space="preserve">hal-03954285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Advances in metals and trace elements isotopes measurements, experiments and application in environmental sciences</w:t>
               </w:r>
@@ -1986,226 +1986,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopic composition of reference materials of biological origin TORT-2, DORM-2, TORT-3, DORM-4, SRM-1400 and ERM-CE278k</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Weppe</w:t>
+                <w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouye Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Lei Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1JA00045D⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277336v1</w:t>
+                <w:t xml:space="preserve">hal-03145192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of Lithium Isotopes in Mussel Soft Tissues and Implications for Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,187 +2220,187 @@
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (6), pp.1407-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengfan Yang</w:t>
+                <w:t xml:space="preserve">Lithium isotopic composition of reference materials of biological origin TORT-2, DORM-2, TORT-3, DORM-4, SRM-1400 and ERM-CE278k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lei Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1JA00045D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145192v1</w:t>
+                <w:t xml:space="preserve">hal-03277336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale survey of lithium concentrations in marine organisms</w:t>
               </w:r>
@@ -2637,64 +2637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.5371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-13376-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (10), pp.1963-1990. </w:t>
@@ -3663,77 +3663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t>
@@ -4065,64 +4065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,515 +4481,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in foraminifera shells as a novel proxy for the ocean dissolved inorganic carbon (DIC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential Orthopyroxene, Clinopyroxene and Olivine Reference Materials for In Situ Lithium Isotope Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
+                <w:t xml:space="preserve">Ben-Xun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Levenson</w:t>
+                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Erez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong-Fu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiu-Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.357 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00313.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770189v1</w:t>
+                <w:t xml:space="preserve">hal-01768940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Orthopyroxene, Clinopyroxene and Olivine Reference Materials for In Situ Lithium Isotope Determination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid response of silicate weathering rates to climate change in the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Fu Li</w:t>
+                <w:t xml:space="preserve">A. Dosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiu-Li Li</w:t>
+                <w:t xml:space="preserve">R Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00313.x⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.10 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01768940v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response of silicate weathering rates to climate change in the Himalaya</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach for modeling Cenozoic oceanic lithium isotope paleo-variations: the key role of climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1502⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-635-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771250v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for modeling Cenozoic oceanic lithium isotope paleo-variations: the key role of climate</w:t>
+                <w:t xml:space="preserve">Lithium isotopes in foraminifera shells as a novel proxy for the ocean dissolved inorganic carbon (DIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Goddéris</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Erez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (1), pp.43 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-11-635-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214413v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced dissolution of basaltic glass in brackish waters: Impact on biogeochemical cycles</w:t>
               </w:r>
@@ -5336,378 +5336,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium elemental and isotopic variations in rock-melt interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Variation of lithium isotope geochemistry during basalt weathering and secondary mineral transformations in Hawaii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sik Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Asamoah Sakyi</w:t>
+                <w:t xml:space="preserve">Sin-Woo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang-Sik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemer.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766461v1</w:t>
+                <w:t xml:space="preserve">hal-03502754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variations of lithium isotopes in a mammalian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3mt00295k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of lithium isotope geochemistry during basalt weathering and secondary mineral transformations in Hawaii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong-Sik Ryu</w:t>
+                <w:t xml:space="preserve">Lithium elemental and isotopic variations in rock-melt interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Xun Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Fu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver A. Chadwick</w:t>
+                <w:t xml:space="preserve">Patrick Asamoah Sakyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145, pp.103-115. </w:t>
+              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (4), pp.705 - 713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemer.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502754v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium Isotope Fractionation During Arid Pedogenesis on the Island of Hawaii (USA)</w:t>
               </w:r>
@@ -5934,560 +5934,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of biogeochemical processes on magnesium isotope variations in a forested catchment in the Vosges Mountains (France)</w:t>
+                <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile B. Bolou-Bi</w:t>
+                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+                <w:t xml:space="preserve">Damien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87, pp.341 - 355. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.704-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651281v1</w:t>
+                <w:t xml:space="preserve">hal-00863075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
+                <w:t xml:space="preserve">Origins of 210 Pb- 226 Ra disequilibria in basalts: New insights from the 1978 Asal Rift eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863075v1</w:t>
+                <w:t xml:space="preserve">hal-03130848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of 210 Pb- 226 Ra disequilibria in basalts: New insights from the 1978 Asal Rift eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of biogeochemical processes on magnesium isotope variations in a forested catchment in the Vosges Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile B. Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Turner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.341 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GC004173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344, pp.704 - 722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6504,51 +6504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg isotope fractionation during calcite precipitation: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental conditions and skeletal ultrastructure on the Li isotopic composition of scleractinian corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,51 +8241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of calcium isotopes by ion microprobe in carbonates and application to foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of Li isotopes in foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Spezzaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,289 +9028,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reflection on Mg, Cd, Ca, Li and Si Isotopic Measurements and Related Reference Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Accurate and High-Precision Measurement of Lithium Isotopes in Two Reference Materials by MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28 (1), pp.139-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2004.tb01050.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2004.tb01052.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154186v1</w:t>
+                <w:t xml:space="preserve">hal-03154184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and High-Precision Measurement of Lithium Isotopes in Two Reference Materials by MC-ICP-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">A Reflection on Mg, Cd, Ca, Li and Si Isotopic Measurements and Related Reference Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guerrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Rehkamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28 (1), pp.153-159. </w:t>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2004.tb01052.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2004.tb01050.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154184v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion timescales derived from U-decay series measurements in rivers</w:t>
               </w:r>
@@ -9322,51 +9322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of thorium and uranium isotope ratios in low-concentration geological materials using a fixed multi-collector-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Van Calsteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10281,51 +10281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10534,291 +10534,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological fractionations of lithium isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium isotope geochemistry in the Barton Peninsula, King George Island, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sik Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thibon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Bin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoun Soo Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeonghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5154⟩</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028170v1</w:t>
+                <w:t xml:space="preserve">hal-04028194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotope geochemistry in the Barton Peninsula, King George Island, Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological fractionations of lithium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hyoun Soo Lim</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeonghoon Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Counillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028194v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of environmental and ecological parameters on lithium isotope composition of marine carbonates</w:t>
               </w:r>
@@ -10947,77 +10947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium isotopic composition of biological reference materials and automated Li separation using PrepFAST MC TM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11228,64 +11228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11375,64 +11375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouye Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11492,64 +11492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11626,51 +11626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Counillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcom Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,64 +11730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13044,64 +13044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13284,77 +13284,236 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological fractionation of lithium isotopes by cellular Na + /H + exchangers unravels fundamental transport mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Poet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13376,81 +13535,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Jarretou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Bendahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13460,165 +13619,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13765,51 +13924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sik Ryu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51064;&#44277; &#51060;&#49885;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44048;&#53468; &#48516;&#47448; &#49436;&#48124;&#51648;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#45824;&#54617;&#50896;&#49373;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#44368;&#49688;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51648;&#49549;&#44032;&#45733;&#44277;&#54617;&#48512; &#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7850/jkso.2024.29.4.153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1060651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Poet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Jarretou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1046468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Soo Lim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Bin Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Sun Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.913687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00045D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928284v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Derry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Chadwick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Shin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13376-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaze Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Rothacker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R Chivas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18603-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Ryu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-W Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-S Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZP5PLP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levenson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Erez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.12.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00313.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCN5JZ5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moffat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Singh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1502" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214413v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-635-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hardarson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTS7161P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Asamoah Sakyi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2014.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00295k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Woo Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Chadwick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.08.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Trostle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hindshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A.E. Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNCX6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130848v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reagan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004173" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVBVDPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130856v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DR346W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemarchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.057" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTK3521-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B Bolou-Bi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Burton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokadem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMQ726C0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130873v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001432" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Rogers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93PLWKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur G&#237;slason" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rogers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XJ7WVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130876v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot, Jean Carignan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Etoubleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22130.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130879v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCBKM9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154186v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rehkamper" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01050.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV5SM02D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01052.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XKTK4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude All&#232;gre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00510-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D58F06A76055EBFCC5F7FCFBA76473EB3F7FB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Van Calsteren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008351h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE451B4353A7113352EBE8E234576AE6A8F2C1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. All&#232;gre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00256-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF45PD2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1146" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongseok Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjune Yang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5154" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028194v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghoon Lee" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5148" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Viscardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5173" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541462v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Larkin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675404v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5106" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028215v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tian" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2587" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Mcculloch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2682" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028269v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neimard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Karpoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Williams" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178788v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855386v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sik Ryu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51064;&#44277; &#51060;&#49885;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44048;&#53468; &#48516;&#47448; &#49436;&#48124;&#51648;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#45824;&#54617;&#50896;&#49373;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#44368;&#49688;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51648;&#49549;&#44032;&#45733;&#44277;&#54617;&#48512; &#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7850/jkso.2024.29.4.153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1060651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Poet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Jarretou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113398" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1046468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Soo Lim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Bin Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Sun Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.913687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00045D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928284v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Derry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Chadwick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Shin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13376-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaze Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Rothacker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R Chivas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18603-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Ryu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-W Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-S Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZP5PLP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00313.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCN5JZ5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moffat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Singh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-635-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levenson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Erez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hardarson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTS7161P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Woo Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Chadwick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.08.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00295k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Asamoah Sakyi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2014.04.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Trostle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hindshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A.E. Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNCX6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reagan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004173" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVBVDPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130856v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DR346W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemarchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.057" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTK3521-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B Bolou-Bi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Burton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokadem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMQ726C0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130873v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001432" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Rogers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93PLWKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur G&#237;slason" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rogers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XJ7WVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130876v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot, Jean Carignan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Etoubleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22130.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130879v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCBKM9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154184v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01052.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XKTK4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rehkamper" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01050.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV5SM02D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude All&#232;gre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00510-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D58F06A76055EBFCC5F7FCFBA76473EB3F7FB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Van Calsteren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008351h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE451B4353A7113352EBE8E234576AE6A8F2C1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. All&#232;gre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00256-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF45PD2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1146" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongseok Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjune Yang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghoon Lee" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028170v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5154" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5148" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Viscardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5173" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541462v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Larkin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675404v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5106" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028215v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tian" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2587" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Mcculloch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2682" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028269v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neimard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Karpoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Williams" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178788v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>