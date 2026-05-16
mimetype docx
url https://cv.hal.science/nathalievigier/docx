--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -455,295 +455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
+                <w:t xml:space="preserve">Classification of Natural and Transplanted Ecklonia cava using Sr Isotope Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">인공 이식</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Destrigneville</w:t>
+                <w:t xml:space="preserve">감태 분류 서민지</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulart</w:t>
+                <w:t xml:space="preserve">국립부경대학교 지구환경시스템과학부 대학원생</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">국립부경대학교 지구환경시스템과학부 교수</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">지속가능공학부 국립부경대학교</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
+              <w:t xml:space="preserve">The Sea Journal of the Korean Society of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (4), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7850/jkso.2024.29.4.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772072v1</w:t>
+                <w:t xml:space="preserve">hal-05387074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Natural and Transplanted Ecklonia cava using Sr Isotope Ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">감태 분류 서민지</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">국립부경대학교 지구환경시스템과학부 대학원생</w:t>
+                <w:t xml:space="preserve">Christine Destrigneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">국립부경대학교 지구환경시스템과학부 교수</w:t>
+                <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">지속가능공학부 국립부경대학교</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sea Journal of the Korean Society of Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (4), pp.153-162. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1304930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7850/jkso.2024.29.4.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387074v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium isotopes in marine food webs: Effect of ecological and environmental parameters</w:t>
               </w:r>
@@ -1229,291 +1229,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t>
+                <w:t xml:space="preserve">“Non-traditional” stable isotopes applied to the study of trace metal contaminants in anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Joël Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bastian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Ponzevera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.113398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864320v1</w:t>
+                <w:t xml:space="preserve">hal-03954285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Non-traditional” stable isotopes applied to the study of trace metal contaminants in anthropized marine environments</w:t>
+                <w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Araújo</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Knoery</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ponzevera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.113398. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954285v1</w:t>
+                <w:t xml:space="preserve">hal-03864320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Advances in metals and trace elements isotopes measurements, experiments and application in environmental sciences</w:t>
               </w:r>
@@ -1986,291 +1986,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Bioaccumulation of Lithium Isotopes in Mussel Soft Tissues and Implications for Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Bi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Vassileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), pp.1407-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145192v1</w:t>
+                <w:t xml:space="preserve">hal-03405883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of Lithium Isotopes in Mussel Soft Tissues and Implications for Coastal Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+                <w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouye Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Vassileva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lei Bi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (6), pp.1407-1417. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405883v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium isotopic composition of reference materials of biological origin TORT-2, DORM-2, TORT-3, DORM-4, SRM-1400 and ERM-CE278k</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Telouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,555 +2631,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Decoupling of dissolved and particulate Li isotopes during estuarine processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405906v1</w:t>
+                <w:t xml:space="preserve">hal-03415328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of dissolved and particulate Li isotopes during estuarine processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Yang</w:t>
+                <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Lai</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.40-44. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415328v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the riverine δ7Li variability throughout the Amazon Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare earth element and neodymium isotope tracing of sedimentary rock weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Patrick de Deckker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 532, pp.119336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119336⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 553, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378976v1</w:t>
+                <w:t xml:space="preserve">hal-03045577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth element and neodymium isotope tracing of sedimentary rock weathering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Modelling the riverine δ7Li variability throughout the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Deckker</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 553, pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2020, 532, pp.119336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045577v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of anthropogenic inputs on lithium content in river and tap water</w:t>
               </w:r>
@@ -3393,347 +3393,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium behaviour and isotope fractionation during fluid-rock interactions in Variscan oceanic suture zones: Limousin ophiolite and Ile de Groix high-pressure terrane (France)</w:t>
+                <w:t xml:space="preserve">Increased Mg release rates and related Mg isotopic signatures during bacteria-phlogopite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afifé El Korh</w:t>
+                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Emile Bolou-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Luais</w:t>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (10), pp.1963-1990. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egz060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410636v1</w:t>
+                <w:t xml:space="preserve">hal-01968263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Mg release rates and related Mg isotopic signatures during bacteria-phlogopite interactions</w:t>
+                <w:t xml:space="preserve">Lithium behaviour and isotope fractionation during fluid-rock interactions in Variscan oceanic suture zones: Limousin ophiolite and Ile de Groix high-pressure terrane (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
+                <w:t xml:space="preserve">Afifé El Korh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Bolou-Bi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mustin</w:t>
+                <w:t xml:space="preserve">Béatrice Luais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 506, pp.17-28. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (10), pp.1963-1990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egz060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968263v1</w:t>
+                <w:t xml:space="preserve">hal-02410636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t>
@@ -4065,64 +4065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,307 +4481,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Orthopyroxene, Clinopyroxene and Olivine Reference Materials for In Situ Lithium Isotope Determination</w:t>
+                <w:t xml:space="preserve">Rapid response of silicate weathering rates to climate change in the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Xun Li</w:t>
+                <w:t xml:space="preserve">A. Dosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">R Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Fu Li</w:t>
+                <w:t xml:space="preserve">I Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiu-Li Li</w:t>
+                <w:t xml:space="preserve">T Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (3), pp.357 - 369. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.10 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00313.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768940v1</w:t>
+                <w:t xml:space="preserve">hal-01771250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response of silicate weathering rates to climate change in the Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Orthopyroxene, Clinopyroxene and Olivine Reference Materials for In Situ Lithium Isotope Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Xun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dosseto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Vigier</w:t>
+                <w:t xml:space="preserve">Xiao-Yan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Joannes-Boyau</w:t>
+                <w:t xml:space="preserve">Hong-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Moffat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Singh</w:t>
+                <w:t xml:space="preserve">Qiu-Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.357 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00313.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for modeling Cenozoic oceanic lithium isotope paleo-variations: the key role of climate</w:t>
               </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Xun Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Fu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Xun Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Fu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,290 +5934,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
+                <w:t xml:space="preserve">Origins of 210 Pb- 226 Ra disequilibria in basalts: New insights from the 1978 Asal Rift eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Reagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863075v1</w:t>
+                <w:t xml:space="preserve">hal-03130848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of 210 Pb- 226 Ra disequilibria in basalts: New insights from the 1978 Asal Rift eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Turner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.704-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GC004173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biogeochemical processes on magnesium isotope variations in a forested catchment in the Vosges Mountains (France)</w:t>
               </w:r>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile B. Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,149 +6345,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes controlling the stable isotope compositions of Li, B, Mg and Ca in plants, soils and waters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344, pp.704 - 722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6705,303 +6705,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of osmium at the freshwater-saltwater interface based on Ganga derived sediments from the estuarine zone</w:t>
+                <w:t xml:space="preserve">Experimental determination of the role of diffusion on Li isotope fractionation during basaltic glass weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. France-Lanord</w:t>
+                <w:t xml:space="preserve">A. Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003831⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.3452-3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970306v1</w:t>
+                <w:t xml:space="preserve">hal-00673515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the role of diffusion on Li isotope fractionation during basaltic glass weathering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of osmium at the freshwater-saltwater interface based on Ganga derived sediments from the estuarine zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verney-Carron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.019⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00673515v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of magnesium isotope fractionation during higher plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,64 +7073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved osmium in Bengal plain groundwater: Implications for the marine Os budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7849,64 +7849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for analysis of osmium isotopes and concentrations in surface and subsurface water samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9322,51 +9322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of thorium and uranium isotope ratios in low-concentration geological materials using a fixed multi-collector-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Van Calsteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,3155 +9675,3289 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
+                <w:t xml:space="preserve">Transfer of metals and contaminants through the water column and lower trophic levels: a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Diss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurine Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2025.30848⟩</w:t>
+              <w:t xml:space="preserve">EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393651v1</w:t>
+                <w:t xml:space="preserve">hal-05616708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized methods for the measurements of lithium isotopes in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France. pp.30848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.30848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393664v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium: an emerging environmental challenge for coastal ecosystems</w:t>
+                <w:t xml:space="preserve">Using lithium isotopes to model biological processes impacted by contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387201v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors controlling Mg isotopes in meltwater and suspended sediments of Arctic rivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium: an emerging environmental challenge for coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393672v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the NeomaTM MC-ICP-MS (ThermoFischer Sci.)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors controlling Mg isotopes in meltwater and suspended sediments of Arctic rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sik Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoun Soo Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeongseok Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Sun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjune Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAG; GS, Jul 2025, Prague (Czech Republic), France. pp.30701</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393644v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in high-precision lithium isotopic measurements with the NeomaTM MC-ICP-MS (ThermoFischer Sci.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAG; GS, Jul 2025, Prague (Czech Republic), France. pp.30701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056153v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028160v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotope geochemistry in the Barton Peninsula, King George Island, Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04028194v1</w:t>
+                <w:t xml:space="preserve">hal-04028160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological fractionations of lithium isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium isotope geochemistry in the Barton Peninsula, King George Island, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sik Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye-Bin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoun Soo Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeonghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04028170v1</w:t>
+                <w:t xml:space="preserve">hal-04028194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of environmental and ecological parameters on lithium isotope composition of marine carbonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Weppe</w:t>
+                <w:t xml:space="preserve">Biological fractionations of lithium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Counillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5148⟩</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028177v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopic composition of biological reference materials and automated Li separation using PrepFAST MC TM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the role of environmental and ecological parameters on lithium isotope composition of marine carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5173⟩</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028184v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REE and Nd isotopes in sedimentary Fe oxides as proxies for shale weathering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Larkin</w:t>
+                <w:t xml:space="preserve">Lithium isotopic composition of biological reference materials and automated Li separation using PrepFAST MC TM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2021.6327⟩</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541462v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium isotopes in marine food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengfan Yang</w:t>
+                <w:t xml:space="preserve">REE and Nd isotopes in sedimentary Fe oxides as proxies for shale weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwangchul Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.6327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04028220v1</w:t>
+                <w:t xml:space="preserve">hal-03541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Application of Lithium and its Isotopes in Marine Ecotoxicology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouye Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Virtuel, France. pp.2587-2587, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46427/gold2020.2587⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028215v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium Isotope Composition of Scleratinian Corals is Sensitive to Internal pH Regulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Application of Lithium and its Isotopes in Marine Ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2682-2682, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46427/gold2020.2682⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Virtuel, France. pp.2587-2587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2020.2587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028208v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium Isotope Composition of Scleratinian Corals is Sensitive to Internal pH Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Counillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcom Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2682-2682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2020.2682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550154v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced silicate weathering intensity in the mid-lower Changjiang (Yangtze River) valley in response to the Three Gorges Dam construction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAG, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028245v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Cenozoic marine δ 7 Li record based on authigenic smectites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Neimard</w:t>
+                <w:t xml:space="preserve">Enhanced silicate weathering intensity in the mid-lower Changjiang (Yangtze River) valley in response to the Three Gorges Dam construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouye Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaze Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAG, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028269v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response of silicate weathering to climate change: evidence from Li isotopes in the Changjiang delta sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shouye Yang</w:t>
+                <w:t xml:space="preserve">A new Cenozoic marine δ 7 Li record based on authigenic smectites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects )2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GS, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028265v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid response of silicate weathering to climate change: evidence from Li isotopes in the Changjiang delta sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouye Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects )2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GS, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028274v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li isotope compositions of clay minerals: what message?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745423v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Li isotope compositions of clay minerals: what message?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579650v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Chemical Weathering of the Continents to Environmental Gradients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Beaulieu</w:t>
+                <w:t xml:space="preserve">Lithium isotopes in low and high temperature hydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Z. Williams</w:t>
+                <w:t xml:space="preserve">Bernard Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roelandt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A340</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Applied Isotope Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tarragona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576416v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotope systematic in the Strengbach catchment (Vosges, France)</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Chemical Weathering of the Continents to Environmental Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lemarchand</w:t>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chabaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Z. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.A-10605</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00178780v1</w:t>
+                <w:t xml:space="preserve">insu-00576416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium isotope systematic in the Strengbach catchment (Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.A-10605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00178780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithium isotope systematic in the Strengbach catchment (Vosges, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12851,51 +12985,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00178788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12905,91 +13039,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle characterisation in river plumes: stable isotopes (δ13 C) as a criterion for incomplete decarbonation in organic carbon (POC) measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13008,176 +13142,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Association for Stable Isotope Scientists (BASIS) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13187,120 +13321,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium Isotopes as Tracers in Marine and Terrestrial Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Environmental Isotope Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-59, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-10637-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13310,156 +13444,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13469,51 +13603,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological fractionation of lithium isotopes by cellular Na + /H + exchangers unravels fundamental transport mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Poet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13535,81 +13669,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Jarretou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Bendahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13619,165 +13753,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13924,51 +14058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sik Ryu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51064;&#44277; &#51060;&#49885;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44048;&#53468; &#48516;&#47448; &#49436;&#48124;&#51648;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#45824;&#54617;&#50896;&#49373;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#44368;&#49688;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51648;&#49549;&#44032;&#45733;&#44277;&#54617;&#48512; &#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7850/jkso.2024.29.4.153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1060651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Poet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Jarretou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113398" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1046468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Soo Lim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Bin Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Sun Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.913687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00045D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928284v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Derry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Chadwick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Shin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13376-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaze Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Rothacker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R Chivas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18603-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Ryu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-W Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-S Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZP5PLP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00313.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCN5JZ5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moffat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Singh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-635-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levenson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Erez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hardarson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTS7161P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Woo Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Chadwick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.08.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00295k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Asamoah Sakyi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2014.04.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Trostle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hindshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A.E. Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNCX6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reagan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004173" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVBVDPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130856v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DR346W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemarchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.057" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTK3521-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B Bolou-Bi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Burton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokadem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMQ726C0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130873v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001432" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Rogers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93PLWKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur G&#237;slason" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rogers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XJ7WVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130876v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot, Jean Carignan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Etoubleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22130.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130879v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCBKM9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154184v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01052.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XKTK4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rehkamper" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01050.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV5SM02D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude All&#232;gre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00510-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D58F06A76055EBFCC5F7FCFBA76473EB3F7FB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Van Calsteren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008351h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE451B4353A7113352EBE8E234576AE6A8F2C1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. All&#232;gre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00256-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF45PD2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1146" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongseok Song" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjune Yang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghoon Lee" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028170v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5154" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5148" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Viscardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5173" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541462v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Larkin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6327" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675404v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5106" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028215v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tian" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2587" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Mcculloch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2682" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028245v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028269v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neimard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Karpoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576416v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Williams" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178788v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Payant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5JA00426H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sik Ryu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51064;&#44277; &#51060;&#49885;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44048;&#53468; &#48516;&#47448; &#49436;&#48124;&#51648;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#45824;&#54617;&#50896;&#49373;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368; &#51648;&#44396;&#54872;&#44221;&#49884;&#49828;&#53596;&#44284;&#54617;&#48512; &#44368;&#49688;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#51648;&#49549;&#44032;&#45733;&#44277;&#54617;&#48512; &#44397;&#47549;&#48512;&#44221;&#45824;&#54617;&#44368;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7850/jkso.2024.29.4.153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1060651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104500" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.06.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Poet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Jarretou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106887" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.1046468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoun Soo Lim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Bin Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hoon Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Sun Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.913687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00045D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928284v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Derry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Chadwick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119336" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Shin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13376-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaze Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02410636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif&#233; El Korh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Luais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egz060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Rothacker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R Chivas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18603-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Ryu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decarreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-W Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-S Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZP5PLP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dosseto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Joannes-Boyau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moffat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Singh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1502" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Gu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00313.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VCN5JZ5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-635-2015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Levenson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Erez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01398995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hardarson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTS7161P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Xun Su" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Fu Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin-Woo Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Chadwick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.08.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00295k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Asamoah Sakyi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2014.04.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Trostle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hindshaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A.E. Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reagan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004173" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNCX6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B. Bolou-Bi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W2H0F2N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.05.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-251KPVL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673515v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney-Carron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHVBVDPG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003831" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130856v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DR346W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matin Ahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2010.02.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R40QXNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemarchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.057" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFTK3521-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00553199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.04.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B Bolou-Bi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130859v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Gislason" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Burton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mokadem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMQ726C0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FCZXSKS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130873v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spezzaferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001432" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Rogers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchene" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93PLWKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130877v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur G&#237;slason" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rogers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XJ7WVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130876v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brenot, Jean Carignan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Etoubleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22130.1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130879v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCBKM9Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154184v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01052.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3XKTK4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rehkamper" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2004.tb01050.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV5SM02D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude All&#232;gre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00510-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22D58F06A76055EBFCC5F7FCFBA76473EB3F7FB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Van Calsteren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008351h" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE451B4353A7113352EBE8E234576AE6A8F2C1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. All&#232;gre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00256-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF45PD2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616708v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Diss" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20541" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30848" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393664v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Araujo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387201v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1146" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393672v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeongseok Song" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjune Yang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393644v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028194v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghoon Lee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028170v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5154" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028177v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5148" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028184v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Viscardi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5173" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675404v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5106" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541462v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Larkin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6327" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tian" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2587" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Mcculloch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2682" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028245v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028269v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neimard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Karpoff" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028265v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745423v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579650v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576416v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Williams" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roelandt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178780v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178788v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130855v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10637-8_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855386v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bendahhou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>