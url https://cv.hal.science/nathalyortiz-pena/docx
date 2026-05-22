--- v0 (2026-03-25)
+++ v1 (2026-05-22)
@@ -132,2484 +132,3454 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of high-entropy alloy nanoparticles under O 2 studied by in situ transmission electron microscopy</w:t>
+                <w:t xml:space="preserve">Liquid Phase Transmission Electron Microscopy: A Window into the Early Stages of Complex Material Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Krouna</w:t>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinavadini Ramnarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wang</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moncomble</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FD00090D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202527988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348915v1</w:t>
+                <w:t xml:space="preserve">hal-05620161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando transmission electron microscopy for the synthesis, fundamental understanding and catalytic applications of nanoalloys</w:t>
+                <w:t xml:space="preserve">Reactivity of high-entropy alloy nanoparticles under O 2 studied by in situ transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Syrine Krouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23746149.2025.2481277⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00090D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348942v1</w:t>
+                <w:t xml:space="preserve">hal-05348915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic‐Scale Insights Into the Thermal Stability of High‐Entropy Nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Krouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Acheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (4), pp.2414510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.202414510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aquaDenoising: AI-enhancement of in situ liquid phase STEM video for automated quantification of nanoparticles growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In situ and operando transmission electron microscopy for the synthesis, fundamental understanding and catalytic applications of nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2025.114121⟩</w:t>
+              <w:t xml:space="preserve">Advances in Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.2481277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23746149.2025.2481277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966490v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced SERS performance of gold nanoparticle assemblies on a cysteine-mutant Tobacco mosaic virus scaffold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Ortiz-Pena</w:t>
+                <w:t xml:space="preserve">aquaDenoising: AI-enhancement of in situ liquid phase STEM video for automated quantification of nanoparticles growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora Moreira da Silva</w:t>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Abdelali Khelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.100775. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 271, pp.114121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsamd.2024.100775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2025.114121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746054v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966490v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
+                <w:t xml:space="preserve">Enhanced SERS performance of gold nanoparticle assemblies on a cysteine-mutant Tobacco mosaic virus scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Han</w:t>
+                <w:t xml:space="preserve">Haziq Naseer Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+                <w:t xml:space="preserve">Nathaly Ortiz-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gutiérrez Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+                <w:t xml:space="preserve">Cora Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
+                <w:t xml:space="preserve">Stéphanie Lau-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.5733-5743. </w:t>
+              <w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.100775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsamd.2024.100775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072268v1</w:t>
+                <w:t xml:space="preserve">hal-04746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of MoS 2 Nanosheets‐Induced Pulmonary Inflammation Driven by Nanoscale Intracellular Transformation and Extracellular‐Vesicle Shuttles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gutiérrez Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (13), pp.2209615. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.5733-5743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202209615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076624v1</w:t>
+                <w:t xml:space="preserve">hal-04072268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Footprint of Nanoscale Electrochemical Reactions for Assessing Synergistic Hydrogen Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution of MoS 2 Nanosheets‐Induced Pulmonary Inflammation Driven by Nanoscale Intracellular Transformation and Extracellular‐Vesicle Shuttles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Godeffroy</w:t>
+                <w:t xml:space="preserve">Kondareddy Cherukula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ciocci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Benjamin Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Marc Noël</w:t>
+                <w:t xml:space="preserve">Dingkun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202304950⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (13), pp.2209615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202209615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237650v1</w:t>
+                <w:t xml:space="preserve">hal-04076624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Insights into the Nucleation and Growth Mechanisms of Gold Nanoparticles on Tobacco Mosaic Virus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging the Footprint of Nanoscale Electrochemical Reactions for Assessing Synergistic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Boubekeur-Lecaque</w:t>
+                <w:t xml:space="preserve">Louis Godeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Dušek</w:t>
+                <w:t xml:space="preserve">Paolo Ciocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Moravec</w:t>
+                <w:t xml:space="preserve">Jean‐Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (11), pp.5281-5287. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c01311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202304950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275749v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ liquid transmission electron microscopy reveals self-assembly-driven nucleation in radiolytic synthesis of iron oxide nanoparticles in organic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+                <w:t xml:space="preserve">In Situ Insights into the Nucleation and Growth Mechanisms of Gold Nanoparticles on Tobacco Mosaic Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+                <w:t xml:space="preserve">Nathaly Ortiz-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Creţu</w:t>
+                <w:t xml:space="preserve">Leïla Boubekeur-Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
+                <w:t xml:space="preserve">Jakub Dušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Kiefer</w:t>
+                <w:t xml:space="preserve">Tomáš Moravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (30), pp.10950-10957. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (11), pp.5281-5287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR01511K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814318v1</w:t>
+                <w:t xml:space="preserve">hal-04275749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of CaCO 3 Nanoscale Structuration through Real-Time Liquid Phase Transmission Electron Microscopy and Hyperpolarized NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinavadini Ramnarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinavadini Ramnarain</w:t>
+                <w:t xml:space="preserve">Tristan Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Longuinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (33), pp.15236-15251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.2c05731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural properties of high-entropy nanoalloys made by physical and chemical routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ liquid transmission electron microscopy reveals self-assembly-driven nucleation in radiolytic synthesis of iron oxide nanoparticles in organic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Creţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Barbero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Kefane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2FD00118G⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (30), pp.10950-10957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR01511K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859400v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS 2 Transformation in Biomimetic and Biological Media Revealed by In-situ Liquid Phase STEM and Ex-vivo Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondareddy Cherukula</w:t>
+                <w:t xml:space="preserve">A Confinement‐Driven Nucleation Mechanism of Metal Oxide Nanoparticles Obtained via Thermal Decomposition in Organic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bianco</w:t>
+                <w:t xml:space="preserve">Francis Perton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Menard-Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013210⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (20), pp.2200414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202200414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859450v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influence of l-aspartic acid on calcium carbonate nucleation and growth revealed by in situ liquid phase TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana M. Longuinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinavadini Ramnarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Soria-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (14), pp.2602--2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00117a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and structural properties of high-entropy nanoalloys made by physical and chemical routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Moreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Kefane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.11807-11816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00118G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Visualization of the Nucleation and Growth of Needle-Like Hydroxyapatite Crystals in Solution by In Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Dalmônico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaro Gomes Barreto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Felippe Curitiba Marcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.4828-4837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MoS 2 Transformation in Biomimetic and Biological Media Revealed by In-situ Liquid Phase STEM and Ex-vivo Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondareddy Cherukula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Menard-Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S2), pp.43-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlative Microscopy Insight on Electrodeposited Ultrathin Graphite Oxide Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Rastei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (21), pp.9117-9122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c02482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphological and Structural Evolution of Co3O4 Nanoparticles Revealed by in Situ Electrochemical Transmission Electron Microscopy during Electrocatalytic Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (10), pp.11372-11381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.9b04745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a comprehensive platform for the synthesis, assessment of electrocatalytic activity and property tuning of high-entropy nano-alloys MEANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Ploumistos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Krouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop In-situ EC-(S)TEM - Dynamics of Electrochemical Energy Materials at the Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Electrocatalyts in Operando Conditions: Correlating TEM Imaging and X-Ray Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 (S1), pp.37-38, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761801591X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgy at the nanoscale: domain walls in nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,100 +3589,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ liquid phase transmission electron microscopy : from electrocatalysts to biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [q-bio.OT]. Université de Strasbourg, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019STRAE042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02498193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,161 +3692,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ liquid STEM movie of the growth of gold nanoparticles side by side with its deep learning assisted denoised version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2944,51 +3914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF37F74F"/>
+    <w:nsid w:val="9E5F72E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3175,51 +4145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalyortiz-pena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2144-9187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348915v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Krouna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00090D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2481277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Acheche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202414510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966490v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Khelfa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Naseer Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz-Pena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2024.100775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciocci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304950" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz-Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boubekeur-Lecaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Du&#353;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Moravec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01311" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01511K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinavadini Ramnarain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Longuinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kefane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00118G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menard-Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ploumistos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAE042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410630v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalyortiz-pena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2144-9187" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05620161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinavadini Ramnarain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202527988" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Krouna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00090D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Acheche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202414510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2481277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966490v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Khelfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Naseer Khan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz-Pena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Moreira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lau-Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2024.100775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciocci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz-Pe&#241;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boubekeur-Lecaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Du&#353;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Moravec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c01311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Longuinho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01511K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663499v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202200414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M. Longuinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Soria-Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00117a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kefane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00118G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Dalm&#244;nico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Gomes Barreto Junior" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Felippe Curitiba Marcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00296" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menard-Moyon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013210" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02998097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ploumistos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02398133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801591X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02498193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAE042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410630v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>