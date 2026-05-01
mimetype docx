--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -512,295 +512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bodereau</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993399v1</w:t>
+                <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Ducros</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2076-2093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03227-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181561v1</w:t>
+                <w:t xml:space="preserve">hal-03993399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological classification by clustering approach of time-integrated samples at the outlet of the Rhône River: application to Δ14C-POC</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Moradell Casellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort-Climent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valsangkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Moradell Casellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort-Climent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118652" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valsangkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>