--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -364,425 +364,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of air invasion in immersed granular beds with an unresolved FEM–DEM model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of the drag on a rigid body in an immersed granular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Coppin</w:t>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00351-4⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00418-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929462v1</w:t>
+                <w:t xml:space="preserve">hal-03269423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the drag on a rigid body in an immersed granular flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Constant</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00418-w⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, p.705-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269423v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the density sorting of grains using water jigging</w:t>
+                <w:t xml:space="preserve">Simulation of air invasion in immersed granular beds with an unresolved FEM–DEM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Coppin</w:t>
+                <w:t xml:space="preserve">M. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
+                <w:t xml:space="preserve">V. Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, p.705-721. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00351-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324034v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1059,51 +1059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du frottement dans un modèle multi-échelles d'écoulements granulaires immergés en vue de l'étude numérique de la traînée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126755" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coppin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126755" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.094303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Constant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00418-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coppin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00351-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>