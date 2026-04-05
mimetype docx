--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -298,295 +298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108100v2</w:t>
+                <w:t xml:space="preserve">hal-05337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramla Msheik</w:t>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8458. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337717v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences do not mask effects of unconscious processing</w:t>
               </w:r>
@@ -689,77 +689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Gyger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,51 +836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,51 +957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying unconscious processing: Contention and consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maor Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,321 +1189,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers for Algernon: How Metacognition Affects Quality of Life in Schizophrenia. Structural Equation Modeling with the Face-Sz Cohort</w:t>
+                <w:t xml:space="preserve">Object relations are processed with, but not without, awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Frileux</w:t>
+                <w:t xml:space="preserve">Shaked Palgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Bester-Arest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2025.152622⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nc/niaf010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001738v1</w:t>
+                <w:t xml:space="preserve">hal-05062930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object relations are processed with, but not without, awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowers for Algernon: How Metacognition Affects Quality of Life in Schizophrenia. Structural Equation Modeling with the Face-Sz Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaked Palgi</w:t>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Bester-Arest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Bottemanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142, pp.152622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/niaf010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2025.152622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062930v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotically-induced auditory-verbal hallucinations: combining self-monitoring and strong perceptual priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavo Orepic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Faggella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,455 +1704,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
+                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Constant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.751-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832827v2</w:t>
+                <w:t xml:space="preserve">hal-04316127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific study of consciousness cannot, and should not, be morally neutral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Mazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Demertzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Jacobus Fahrenfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolien Francken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.535-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17456916221110222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.751-766. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316127v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,459 +2223,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavo Orepic</w:t>
+                <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718489v2</w:t>
+                <w:t xml:space="preserve">hal-03826595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00333-4⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826595v2</w:t>
+                <w:t xml:space="preserve">hal-03930235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 252, pp.48-55. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03930235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency Deficits in a Human Genetic Model of Schizophrenia: Insights From 22q11DS Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Galvan Debarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,291 +2746,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyeong‐dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581013v2</w:t>
+                <w:t xml:space="preserve">hal-03583057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavo Orepic</w:t>
+                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong‐dong Park</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583057v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarryn Balsdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Denison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3278,399 +3278,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Bockbrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Colachis Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Solcà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629021v1</w:t>
+                <w:t xml:space="preserve">hal-03537274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of impaired visual and tactile metacognition in adults with tourette disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Arbuzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Koss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille Kurvits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sam Colachis Iv</w:t>
+                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Solcà</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.451-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537274v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Sense of Agency and Associated Confidence in Psychosis</w:t>
               </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavo Orepic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,325 +4170,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Blondiaux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203913v1</w:t>
+                <w:t xml:space="preserve">hal-03341909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olaf Blanke</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.1718-1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341909v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-induced hallucinations in Parkinson’s disease depend on altered sensorimotor processing in fronto-temporal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,533 +4836,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178486v1</w:t>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Koss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.ENEURO.0326-19.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222249v1</w:t>
+                <w:t xml:space="preserve">hal-02690110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Fiksinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemi Breetvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.ENEURO.0326-19.2020. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.1912-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690110v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor conflicts alter metacognitive and action monitoring</w:t>
               </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,325 +5610,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confidence Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kobe Desender</w:t>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Lee</w:t>
+                <w:t xml:space="preserve">Marco Wirthlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Adler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+                <w:t xml:space="preserve">Luana Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958766v1</w:t>
+                <w:t xml:space="preserve">hal-02529074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">The Confidence Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobe Desender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+                <w:t xml:space="preserve">Alan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Wirthlin</w:t>
+                <w:t xml:space="preserve">William Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Serafini</w:t>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529074v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory-visual effects in visual biological motion perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,295 +6263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong Dong Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margitta Seeck</w:t>
+                <w:t xml:space="preserve">Lydia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Ballhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907979v1</w:t>
+                <w:t xml:space="preserve">hal-01676315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Dubourg</w:t>
+                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Ballhausen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Schneider</w:t>
+                <w:t xml:space="preserve">Hyeong Dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Cerf</w:t>
+                <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (5), pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (9), pp.3385-3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676315v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insula mediates heartbeat related effects on visual consciousness</w:t>
               </w:r>
@@ -6665,537 +6665,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-grounded vision: hand ownership modulates visual location through cortical beta and gamma oscillations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Doenz</w:t>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Scandola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403266v1</w:t>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">Self-grounded vision: hand ownership modulates visual location through cortical beta and gamma oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dunier</w:t>
+                <w:t xml:space="preserve">Jonathan Doenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Michele Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0563-16.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629323v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Arzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 166, pp.174-183. </w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668132v1</w:t>
+                <w:t xml:space="preserve">hal-01492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Łukowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lunghi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.174-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492508v1</w:t>
+                <w:t xml:space="preserve">hal-01668132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment of Voluntary Movement to Undetected Auditory Regularities</w:t>
               </w:r>
@@ -7324,100 +7324,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Arzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769614v1</w:t>
@@ -7552,278 +7552,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
+                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Deroy</w:t>
+                <w:t xml:space="preserve">Hagar Gelbard-Sagiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Faivre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christof Koch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303718v1</w:t>
+                <w:t xml:space="preserve">hal-01267652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagar Gelbard-Sagiv</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liad Mudrik</w:t>
+                <w:t xml:space="preserve">C. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Koch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267652v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Insula Mediates Access to Awareness of Visual Stimuli Presented Synchronously to the Heartbeat</w:t>
               </w:r>
@@ -8205,265 +8205,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344926v1</w:t>
+                <w:t xml:space="preserve">hal-01485387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eka Chkonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.159--165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485387v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Priming Between Touch and Vision Depends on Tactile Discrimination</w:t>
               </w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Lukowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -8694,473 +8694,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
+                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naama Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485348v1</w:t>
+                <w:t xml:space="preserve">hal-01485363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gayral</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+                <w:t xml:space="preserve">hal-03439654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
+                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439654v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485363v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the black-chinned tilapia Sarotherodon melanotheron heudelotii reproducing under a wide range of salinities: from RNA-seq to candidate genes</w:t>
               </w:r>
@@ -9280,51 +9280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal structure coding with and without awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9365,248 +9365,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485357v1</w:t>
+                <w:t xml:space="preserve">hal-01485350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Izatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485350v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconscious Learning from Crowded Sequences</w:t>
               </w:r>
@@ -9631,51 +9631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Hand Wins: How Poker Is Governed by Chance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9817,64 +9817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconscious Influences from Emotional Faces: A Comparison of Visual Crowding, Masking, and Continuous Flash Suppression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9951,51 +9951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10055,51 +10055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10299,51 +10299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noises in Signal Detection Task: Do noise frequencies matter on SDT indices and metacognition? Their possible interactions with Auditory Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childéric Dezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11204,51 +11204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders of body representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Case</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solcà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11340,103 +11340,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky evidence accumulation accounts for perceptual confidence and subjective duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sirouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,77 +11581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsessive-compulsive disorder is characterised by metacognitive deficits resistant to subthalamic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11686,103 +11686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11931,51 +11931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12049,90 +12049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12395,340 +12395,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736383v1</w:t>
+                <w:t xml:space="preserve">hal-01736385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736385v1</w:t>
+                <w:t xml:space="preserve">hal-01736383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13196,51 +13196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E49DC0D0"/>
+    <w:nsid w:val="59FE20E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13427,51 +13427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fasola" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Betka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blanke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kannape" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fasola" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Betka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blanke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kannape" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>