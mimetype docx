--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -147,10122 +147,10386 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a confusion about there being two types of consciousness</w:t>
+                <w:t xml:space="preserve">Presence Hallucination Induction through Robotically Mediated Somatomotor Conflicts – a pooled analysis of 25 experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liad Mudrik</w:t>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Schurger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masayuki Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2025.11.012⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2026.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424280v1</w:t>
+                <w:t xml:space="preserve">hal-05585439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object relations are processed with, but not without, awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramla Msheik</w:t>
+                <w:t xml:space="preserve">Shaked Palgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
+                <w:t xml:space="preserve">Tamara Bester-Arest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nc/niaf010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337717v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowers for Algernon: How Metacognition Affects Quality of Life in Schizophrenia. Structural Equation Modeling with the Face-Sz Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+                <w:t xml:space="preserve">Hugo Bottemanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142, pp.152622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2025.152622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108100v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences do not mask effects of unconscious processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a confusion about there being two types of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itay Yaron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matan Mazor</w:t>
+                <w:t xml:space="preserve">Aaron Schurger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/ebg8w⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2025.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097136v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.6998. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61744-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194574v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192516v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying unconscious processing: Contention and consensus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Amerio</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carmel</w:t>
+                <w:t xml:space="preserve">Lucien Gyger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cleeremans</w:t>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 77. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0140525x25101489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61744-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191619v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous and endogenous sources of uncertainty inform global performance monitoring</w:t>
+                <w:t xml:space="preserve">Individual differences do not mask effects of unconscious processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chancel</w:t>
+                <w:t xml:space="preserve">Itay Yaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Filevich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Matan Mazor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/niaf041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/ebg8w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058065v1</w:t>
+                <w:t xml:space="preserve">hal-04097136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object relations are processed with, but not without, awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying unconscious processing: Contention and consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaked Palgi</w:t>
+                <w:t xml:space="preserve">Maor Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Bester-Arest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pietro Amerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cleeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nc/niaf010⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0140525x25101489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062930v1</w:t>
+                <w:t xml:space="preserve">hal-05191619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers for Algernon: How Metacognition Affects Quality of Life in Schizophrenia. Structural Equation Modeling with the Face-Sz Cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bottemanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2025.152622⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001738v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotically-induced auditory-verbal hallucinations: combining self-monitoring and strong perceptual priors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous and endogenous sources of uncertainty inform global performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Faggella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (3), pp.569-581. </w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291723002222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nc/niaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930254v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time fMRI neurofeedback modulates induced hallucinations and underlying brain mechanisms</w:t>
+                <w:t xml:space="preserve">Robotically-induced auditory-verbal hallucinations: combining self-monitoring and strong perceptual priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gninenko</w:t>
+                <w:t xml:space="preserve">Melissa Faggella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elenor Morgenroth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06842-x⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (3), pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291723002222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696367v1</w:t>
+                <w:t xml:space="preserve">hal-03930254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor Equivalence in Motor Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemina Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.115835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316127v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific study of consciousness cannot, and should not, be morally neutral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matan Mazor</w:t>
+                <w:t xml:space="preserve">Real-time fMRI neurofeedback modulates induced hallucinations and underlying brain mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gninenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenor Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Demertzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jolien Francken</w:t>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17456916221110222⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06842-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Filevich</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03832827v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wassila El Mardi</w:t>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203061v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Schizophrenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41537-023-00333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lore Brunel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.751-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930235v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The scientific study of consciousness cannot, and should not, be morally neutral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Mazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Demertzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jacobus Fahrenfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien Francken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
+              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.535-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17456916221110222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03718489v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency Deficits in a Human Genetic Model of Schizophrenia: Insights From 22q11DS Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbab143⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514589v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila El Mardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583057v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Sense of self impacts spatial navigation and hexadirectional coding in human entorhinal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyuk-June Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyeong-Dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581013v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Sense of Agency and Associated Confidence in Psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Regev Krugwasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoni Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiran Vadim Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17456916221075615⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-022-00212-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215411v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotically-induced hallucination triggers subtle changes in brain network transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giulio Rognini</w:t>
+                <w:t xml:space="preserve">Agency Deficits in a Human Genetic Model of Schizophrenia: Insights From 22q11DS Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Galvan Debarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118862⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (issue 2), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbab143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514583v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeong‐dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537274v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of impaired visual and tactile metacognition in adults with tourette disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603513v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarryn Balsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Denison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.1746-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17456916221075615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629021v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215411v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Sense of Agency and Associated Confidence in Psychosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robotically-induced hallucination triggers subtle changes in brain network transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-022-00212-4⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.118862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318445v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of self impacts spatial navigation and hexadirectional coding in human entorhinal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Bockbrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Colachis Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuk-June Moon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Solcà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03361-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215424v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Clinical Correlates of Metacognition in Bipolar Disorders Using Moderation Analyses: The Role of Antipsychotics</w:t>
+                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194349⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358813v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor conflicts induce somatic passivity and louden quiet voices in healthy listeners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">No evidence of impaired visual and tactile metacognition in adults with tourette disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Arbuzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Koss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille Kurvits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231, pp.170-177. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2021.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201701v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Sensorimotor conflicts induce somatic passivity and louden quiet voices in healthy listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2021.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341909v1</w:t>
+                <w:t xml:space="preserve">hal-03201701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+                <w:t xml:space="preserve">Exploring Clinical Correlates of Metacognition in Bipolar Disorders Using Moderation Analyses: The Role of Antipsychotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Progin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203913v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shuo Wang</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242825v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows of Integration Hypothesis Revisited</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inbal Gur-Arie</w:t>
+                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.617187⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.1718-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113739v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-induced hallucinations in Parkinson’s disease depend on altered sensorimotor processing in fronto-temporal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Pagonabarraga</w:t>
+                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Xue Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc8362⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211825v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Windows of Integration Hypothesis Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Hirschhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Gur-Arie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.617187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.617187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Robot-induced hallucinations in Parkinson’s disease depend on altered sensorimotor processing in fronto-temporal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pagonabarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (591), pp.eabc8362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc8362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178486v1</w:t>
+                <w:t xml:space="preserve">hal-03211825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690110v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ania Fiksinski</w:t>
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemi Breetvelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hooper</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222249v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor conflicts alter metacognitive and action monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Koss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.ENEURO.0326-19.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420592v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-person body view modulates the neural substrates of episodic memory and autonoetic consciousness: a functional connectivity study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
+                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Fiksinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemi Breetvelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bréchet</w:t>
+                <w:t xml:space="preserve">Nigel Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+                <w:t xml:space="preserve">Stephen Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117370⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.1912-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941870v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensorimotor conflicts alter metacognitive and action monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luana Serafini</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.224-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529074v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Confidence Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dobromir Rahnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobe Desender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory-visual effects in visual biological motion perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Mercier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wirthlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02895891v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging object-scene relations processing in visible and invisible natural scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">First-person body view modulates the neural substrates of episodic memory and autonoetic consciousness: a functional connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38654-z⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.117370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067993v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Perceptual Awareness: Categorical or Graded?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatosensory-visual effects in visual biological motion perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Alais</w:t>
+                <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.05.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171583v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02895891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging object-scene relations processing in visible and invisible natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naama Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676315v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Multisensory Perceptual Awareness: Categorical or Graded?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margitta Seeck</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Magosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, in Press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907979v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insula mediates heartbeat related effects on visual consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Salomon</w:t>
+                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Ballhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Ronchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+                <w:t xml:space="preserve">Charline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709060v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeong Dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (9), pp.3385-3397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629323v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-grounded vision: hand ownership modulates visual location through cortical beta and gamma oscillations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
+                <w:t xml:space="preserve">Insula mediates heartbeat related effects on visual consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dönz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bello-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0563-16.2016⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403266v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavioural, modeling, and electrophysiological evidence for supramodality in human metacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roy Salomon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Solovey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0322-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492508v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-grounded vision: hand ownership modulates visual location through cortical beta and gamma oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Metzinger</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Doenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herberto Dhanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0563-16.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668132v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment of Voluntary Movement to Undetected Auditory Regularities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Cammoun</w:t>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Trovó</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668133v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Arzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017, pp.1-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769614v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, modeling, and electrophysiological evidence for supramodality in human metacognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Łukowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0322-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668131v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entrainment of Voluntary Movement to Undetected Auditory Regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Schurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christof Koch</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Cammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Trovó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e14867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15126-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267652v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Arzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303718v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Insula Mediates Access to Awareness of Visual Stimuli Presented Synchronously to the Heartbeat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4262-15.2016⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.158-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312914v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced discriminability for nonbiological motion violating the two-thirds power law</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagar Gelbard-Sagiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (8), pp.12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/16.8.12⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338723v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Verloes</w:t>
+                <w:t xml:space="preserve">O. Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">N. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">C. Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hernandez</w:t>
+                <w:t xml:space="preserve">C. Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324797v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The Insula Mediates Access to Awareness of Visual Stimuli Presented Synchronously to the Heartbeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dönz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bello-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4262-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485387v1</w:t>
+                <w:t xml:space="preserve">hal-01312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Menghetti</w:t>
+                <w:t xml:space="preserve">Enhanced discriminability for nonbiological motion violating the two-thirds power law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
+                <w:t xml:space="preserve">Ariel Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eka Chkonia</w:t>
+                <w:t xml:space="preserve">Ran R. Hassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/16.8.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344926v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Priming Between Touch and Vision Depends on Tactile Discrimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An invisible touch: Body-related multisensory conflicts modulate visual consciousness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lukowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bello Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0301006615599129⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485389v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invisible touch: Body-related multisensory conflicts modulate visual consciousness.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.10.034⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485394v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eka Chkonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.159--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485363v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Priming Between Touch and Vision Depends on Tactile Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0301006615599129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03439654v1</w:t>
+                <w:t xml:space="preserve">hal-01485389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naama Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485348v1</w:t>
+                <w:t xml:space="preserve">hal-01485363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gayral</w:t>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballenghien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the black-chinned tilapia Sarotherodon melanotheron heudelotii reproducing under a wide range of salinities: from RNA-seq to candidate genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923987v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure coding with and without awareness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485345v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christof Koch</w:t>
+                <w:t xml:space="preserve">Temporal structure coding with and without awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (3), pp.404 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485350v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the black-chinned tilapia Sarotherodon melanotheron heudelotii reproducing under a wide range of salinities: from RNA-seq to candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Izatt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diombokho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joffrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485357v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconscious Learning from Crowded Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485336v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Hand Wins: How Poker Is Governed by Chance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Izatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09332480.2010.10739821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03439630v1</w:t>
+                <w:t xml:space="preserve">hal-01485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconscious Influences from Emotional Faces: A Comparison of Visual Crowding, Masking, and Continuous Flash Suppression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Best Hand Wins: How Poker Is Governed by Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthet Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.34-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09332480.2010.10739821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485334v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconscious emotional processing involves distinct neural pathways for pictures and videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonconscious Learning from Crowded Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atas Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cleeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485330v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconscious Influences from Emotional Faces: A Comparison of Visual Crowding, Masking, and Continuous Flash Suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonconscious Influences from Emotional Faces: A Comparison of Visual Crowding, Masking, and Continuous Flash Suppression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonconscious emotional processing involves distinct neural pathways for pictures and videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of landscape pyrodiversity in Mediterranean environments: contrasts and similarities between south-western Australia and south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mccaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Grierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.557-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10272,486 +10536,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noises in Signal Detection Task: Do noise frequencies matter on SDT indices and metacognition? Their possible interactions with Auditory Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childéric Dezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECHR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness beyond Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-grounded (meta)perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for a scientific study of consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Alpine Brain Imaging meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387350v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Metacognition Supramodal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consciousness beyond Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for the Study of the Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Association for a scientific study of consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387358v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-grounded (meta)perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is Metacognition Supramodal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Brain Imaging meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Champéry, Switzerland</w:t>
+              <w:t xml:space="preserve">Centre for the Study of the Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387354v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10761,413 +11025,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Manipulation of Bodily Self-consciousness Influences Metacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asskciation for a scientific study of consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, modeling, and electrophysiological evidence for domain-generality in human metacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Object-scene Integration in Conscious and Unconscious Natural Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human brain mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11177,1207 +11441,1093 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders of body representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Case</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solcà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multisensory Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.401-422, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-812492-5.00018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky evidence accumulation accounts for perceptual confidence and subjective duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sirouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Equivalence in Motor Awareness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obsessive-compulsive disorder is characterised by metacognitive deficits resistant to subthalamic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769818v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsessive-compulsive disorder is characterised by metacognitive deficits resistant to subthalamic stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769817v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Breathing affects self-other voice discrimination in a bodily state with increased otherness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeong-Dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970989v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing affects self-other voice discrimination in a bodily state with increased otherness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215430v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olaf Blanke</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215419v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging object-scene integration in visible and invisible natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naama Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418647v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging object-scene integration in visible and invisible natural scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavioural, modeling, and electrophysiological evidence for domain-generality in human metacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Solovey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12387,631 +12537,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736385v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736383v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13021,114 +13171,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which pyrodiversity for what biodiversity? A multi-scale comparative study of two Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Thèse de Doctorat en Biosciences de l'environnement, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02595563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13196,51 +13346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59FE20E1"/>
+    <w:nsid w:val="9A17556E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13427,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fasola" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Betka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blanke" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kannape" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.03.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemina Fasola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>