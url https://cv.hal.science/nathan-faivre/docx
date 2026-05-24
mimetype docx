--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -683,576 +683,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stockart</w:t>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramla Msheik</w:t>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337717v1</w:t>
+                <w:t xml:space="preserve">hal-04108100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108100v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual differences do not mask effects of unconscious processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Gyger</w:t>
+                <w:t xml:space="preserve">Itay Yaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rouy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matan Mazor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.6998. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61744-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/ebg8w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194574v1</w:t>
+                <w:t xml:space="preserve">hal-04097136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences do not mask effects of unconscious processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itay Yaron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liad Mudrik</w:t>
+                <w:t xml:space="preserve">Lucien Gyger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Mazor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/ebg8w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61744-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097136v2</w:t>
+                <w:t xml:space="preserve">hal-05194574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying unconscious processing: Contention and consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maor Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,351 +1968,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
+                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718489v2</w:t>
+                <w:t xml:space="preserve">hal-03930235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between neuropsychological performance, insight, medication adherence, and social metacognition in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Bone conduction facilitates self-other voice discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 252, pp.48-55. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2022.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.221561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03930235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2357,455 +2357,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
+                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marika Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316127v1</w:t>
+                <w:t xml:space="preserve">hal-03832827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific study of consciousness cannot, and should not, be morally neutral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matan Mazor</w:t>
+                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Demertzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jolien Francken</w:t>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17456916221110222⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.751-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426847v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scientific study of consciousness cannot, and should not, be morally neutral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Mazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Demertzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jacobus Fahrenfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Constant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jolien Francken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
+              <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17456916221110222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832827v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,317 +2876,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of self impacts spatial navigation and hexadirectional coding in human entorhinal cortex</w:t>
+                <w:t xml:space="preserve">Impaired Sense of Agency and Associated Confidence in Psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuk-June Moon</w:t>
+                <w:t xml:space="preserve">Amit Regev Krugwasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
+                <w:t xml:space="preserve">Yoni Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong-Dong Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olaf Blanke</w:t>
+                <w:t xml:space="preserve">Eiran Vadim Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03361-5⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-022-00212-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215424v2</w:t>
+                <w:t xml:space="preserve">hal-03318445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Sense of Agency and Associated Confidence in Psychosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sense of self impacts spatial navigation and hexadirectional coding in human entorhinal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoni Stern</w:t>
+                <w:t xml:space="preserve">Hyuk-June Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeong-Dong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roy Salomon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41537-022-00212-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318445v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency Deficits in a Human Genetic Model of Schizophrenia: Insights From 22q11DS Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Alan Kannape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,291 +3270,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavo Orepic</w:t>
+                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong‐dong Park</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583057v1</w:t>
+                <w:t xml:space="preserve">hal-03581013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive improvement: Disentangling adaptive training from experimental confounds.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sackur</w:t>
+                <w:t xml:space="preserve">Breathing affects self‐other voice discrimination in a bodily state associated with somatic passivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavo Orepic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Vergnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyeong‐dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (9), pp.2083-2091. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581013v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus goals for the field of visual metacognition</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarryn Balsdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Denison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3802,265 +3802,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Serino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537274v1</w:t>
+                <w:t xml:space="preserve">hal-03629021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Sense of agency for intracortical brain–machine interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Bockbrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Colachis Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Solcà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (6), pp.451-461. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01233-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629021v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of impaired visual and tactile metacognition in adults with tourette disorder</w:t>
               </w:r>
@@ -4434,559 +4434,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olaf Blanke</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.1718-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341909v1</w:t>
+                <w:t xml:space="preserve">hal-03203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-Temporal Disconnection Within the Presence Hallucination Network in Psychotic Patients With Passivity Experiences</w:t>
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Blondiaux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (6), pp.1718-1728. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbab031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203913v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windows of Integration Hypothesis Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Megevand</w:t>
+                <w:t xml:space="preserve">Rony Hirschhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi Xue Tan</w:t>
+                <w:t xml:space="preserve">Ofer Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Chang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inbal Gur-Arie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.617187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.617187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242825v1</w:t>
+                <w:t xml:space="preserve">hal-03113739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows of Integration Hypothesis Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Hirschhorn</w:t>
+                <w:t xml:space="preserve">Mi Xue Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofer Kahane</w:t>
+                <w:t xml:space="preserve">Wenwen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbal Gur-Arie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.617187. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.617187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113739v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-induced hallucinations in Parkinson’s disease depend on altered sensorimotor processing in fronto-temporal network</w:t>
               </w:r>
@@ -5106,90 +5106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5266,64 +5266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5368,265 +5368,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Fiksinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemi Breetvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.1912-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690110v1</w:t>
+                <w:t xml:space="preserve">hal-03222249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using common genetic variation to examine phenotypic expression and risk prediction in 22q11.2 deletion syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response-Related Signals Increase Confidence But Not Metacognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Koss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (12), pp.1912-1918. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.ENEURO.0326-19.2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1103-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0326-19.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222249v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor conflicts alter metacognitive and action monitoring</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,51 +6014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-person body view modulates the neural substrates of episodic memory and autonoetic consciousness: a functional connectivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory-visual effects in visual biological motion perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6527,325 +6527,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Souchay</w:t>
+                <w:t xml:space="preserve">Hyeong Dong Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Dubourg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charline Cerf</w:t>
+                <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (9), pp.3385-3397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676315v1</w:t>
+                <w:t xml:space="preserve">hal-01907979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Tactile and Peripersonal Space Processing Around the Trunk in Human Parietal and Temporal Cortex: An Intracranial EEG Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+                <w:t xml:space="preserve">Time-based prospective memory in children and adolescents with 22q11.2 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong Dong Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Nicola Ballhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margitta Seeck</w:t>
+                <w:t xml:space="preserve">Charline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (9), pp.3385-3397. </w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2017.1403652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907979v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insula mediates heartbeat related effects on visual consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,278 +7318,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Łukowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lunghi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Metzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.174-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492508v1</w:t>
+                <w:t xml:space="preserve">hal-01668132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconscious integration of multisensory bodily inputs in the peripersonal space shapes bodily self-consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Arzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 166, pp.174-183. </w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668132v1</w:t>
+                <w:t xml:space="preserve">hal-01492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment of Voluntary Movement to Undetected Auditory Regularities</w:t>
               </w:r>
@@ -7718,100 +7718,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consciousness is more than meets the eye: a call for a multisensory study of subjective experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Arzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/nix003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769614v1</w:t>
@@ -7950,576 +7950,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
+                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagar Gelbard-Sagiv</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liad Mudrik</w:t>
+                <w:t xml:space="preserve">O. Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Koch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267652v1</w:t>
+                <w:t xml:space="preserve">hal-01303718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Interplay Between Multisensory Integration and Perceptual Awareness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-level awareness accompanies “unconscious” high-level processing during continuous flash suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spence</w:t>
+                <w:t xml:space="preserve">Hagar Gelbard-Sagiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christof Koch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22134808-00002529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/16.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303718v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Insula Mediates Access to Awareness of Visual Stimuli Presented Synchronously to the Heartbeat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Enhanced discriminability for nonbiological motion violating the two-thirds power law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Herbelin</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran R. Hassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4262-15.2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/16.8.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312914v1</w:t>
+                <w:t xml:space="preserve">hal-01338723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced discriminability for nonbiological motion violating the two-thirds power law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The Insula Mediates Access to Awareness of Visual Stimuli Presented Synchronously to the Heartbeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ran R. Hassin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dönz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bello-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (8), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/16.8.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4262-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338723v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invisible touch: Body-related multisensory conflicts modulate visual consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8603,265 +8603,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eka Chkonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.159--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485387v1</w:t>
+                <w:t xml:space="preserve">hal-02344926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia patients and 22q11.2 deletion syndrome adolescents at risk express the same deviant patterns of resting state EEG microstates: A candidate endophenotype of schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual consciousness and bodily self-consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (3), pp.159--165. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2015.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344926v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Priming Between Touch and Vision Depends on Tactile Discrimination</w:t>
               </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8958,503 +8958,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
+                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485363v1</w:t>
+                <w:t xml:space="preserve">hal-01485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthet</w:t>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Kouider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439654v1</w:t>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the direction of implied motion depends on visual awareness</w:t>
+                <w:t xml:space="preserve">Sustained invisibility through crowding and continuous flash suppression: a comparative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Koch</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/14.4.4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485348v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensory Integration in Complete Unawareness: Evidence from Audiovisual Congruency Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naama Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Koch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797614547916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal structure coding with and without awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9629,291 +9629,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Izatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485350v1</w:t>
+                <w:t xml:space="preserve">hal-01485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparison of unconscious face processing under masking and interocular suppression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information Integration Without Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liad Mudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485357v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Hand Wins: How Poker Is Governed by Chance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9999,51 +9999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10185,64 +10185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconscious Influences from Emotional Faces: A Comparison of Visual Crowding, Masking, and Continuous Flash Suppression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10319,51 +10319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10563,51 +10563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noises in Signal Detection Task: Do noise frequencies matter on SDT indices and metacognition? Their possible interactions with Auditory Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childéric Dezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11468,51 +11468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorders of body representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Case</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solcà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11604,51 +11604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky evidence accumulation accounts for perceptual confidence and subjective duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sirouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11656,51 +11656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11731,77 +11731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsessive-compulsive disorder is characterised by metacognitive deficits resistant to subthalamic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11836,103 +11836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosco Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11967,51 +11967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing affects self-other voice discrimination in a bodily state with increased otherness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavo Orepic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeong-Dong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,51 +12081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Rognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,64 +12212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13346,51 +13346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A17556E"/>
+    <w:nsid w:val="9AA1C879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13577,51 +13577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.03.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemina Fasola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-faivre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6011-4921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159326648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herberto Dhanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Hara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.03.018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaked Palgi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Bester-Arest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liad Mudrik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2025.152622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pitts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schurger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.11.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097136v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Yaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Mazor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/ebg8w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maor Schreiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amerio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x25101489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930254v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavo Orepic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Faggella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002222" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemina Fasola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alan Kannape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gninenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenor Morgenroth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06842-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2022.12.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718489v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.221561" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Demertzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jacobus Fahrenfort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Francken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221110222" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Regev Krugwasser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Stern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiran Vadim Harel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Salomon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00212-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215424v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk-June Moon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong-Dong Park" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03361-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Galvan Debarba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab143" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581013v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reyes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001185" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong&#8208;dong Park" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215411v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Balsdon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Denison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916221075615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Bockbrader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bertoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Colachis Iv" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solc&#224;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01233-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arbuzova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Koss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lille Kurvits" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.02.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2021.03.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358813v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194349" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Progin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Hirschhorn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Kahane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Gur-Arie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.617187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc8362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Fiksinski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elemi Breetvelt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Williams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hooper" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1103-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02690110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0326-19.2020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vuillaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herbelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117370" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02895891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brooks" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Schwartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38654-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Noel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Magosso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907979v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Dong Park" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy156" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dubourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ballhausen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cerf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1403652" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ronchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#246;nz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello-Ruiz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.01.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K&#252;hn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0322-17.2017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Doenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scandola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bello Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0563-16.2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#321;ukowska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Metzinger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.05.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Arzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lunghi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/nix003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Cammoun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Trov&#243;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15126-w" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faivre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunghi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spence" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002529" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Gelbard-Sagiv" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Koch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.1.3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goldstein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran R. Hassin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/16.8.12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4262-15.2016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lukowska" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.10.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menghetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eka Chkonia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2015.04.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000160" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006615599129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485348v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/14.4.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439654v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00475" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547916" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avarre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dugu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alonso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diombokho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffrois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12148" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485357v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Izatt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00659" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485350v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2014.04.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2010.10739821" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atas Anne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00129" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485334v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485330v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Boer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mccaw" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Grierson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;ric Dezier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387350v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387358v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387369v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387371v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387363v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295266v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Case" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812492-5.00018-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215430v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421370v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595563v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>