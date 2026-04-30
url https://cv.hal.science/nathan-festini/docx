--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -437,450 +437,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
+                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047203v1</w:t>
+                <w:t xml:space="preserve">hal-05163777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
+                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978046v1</w:t>
+                <w:t xml:space="preserve">hal-05101353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du Leadership Habilitant sur la qualité de la relation manager/managé et le sens au travail d’agents d’une collectivité territoriale française</w:t>
+                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23e Congrès International de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163777v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dispositifs de formation et d'accompagnement managériaux d'une collectivité territoriale sur les représentations sociales des managers</w:t>
+                <w:t xml:space="preserve">Training and managerial support: what impact on managers' practices and their quality of life at work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheur.euses en psychologie (JSJS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PSITEC, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101353v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de la culture managériale d'une collectivité territoriale vers un management plus durable et attentif à la préservation des ressources individuelles et collectives : identification des leviers et des freins</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment construire l’action publique par la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e colloque de l’Association Internationale de Recherche en Management Public (AIRMAP), Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">2e édition du Forum Paris Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101332v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets des dispositifs de formation et d’accompagnement managériaux sur la qualité de vie au travail et l’équilibre de vie de managers d’une collectivité territoriale française</w:t>
               </w:r>
@@ -942,355 +942,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
+                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719324v1</w:t>
+                <w:t xml:space="preserve">hal-04719356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le management s’inspire de la permaculture pour dessiner un modèle managérial durable, sobre et soutenable pour les Hommes et les organisations</w:t>
+                <w:t xml:space="preserve">Représentations sociales des pratiques managériales : une étude comparative et multi-objets auprès de managers et de collaborateurs d’une collectivité territoriale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau International de recherche sur les Organisations et le Développement Durable (RIODD), Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10eme Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des unités de Recherche en Psychologie du Travail et des Organisations (ResPTO), Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719356v1</w:t>
+                <w:t xml:space="preserve">hal-04719324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
+                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719368v1</w:t>
+                <w:t xml:space="preserve">hal-04719306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’habilitation perçue par les cadres intermédiaires d’un milieu hospitalier sur leur bien-être psychologique et leur efficacité collective</w:t>
+                <w:t xml:space="preserve">Étude comparative des registres sémantiques associés au management par le prisme de la théorie des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Festini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie au Travail dans les métiers du soin : Enjeux et défis actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau R²QVT, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719306v1</w:t>
+                <w:t xml:space="preserve">hal-04719368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique des supports de formation et d’accompagnement des managers et comparaison avec le référentiel de compétences managériales d’une grande collectivité territoriale française</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B103023"/>
+    <w:nsid w:val="19BBD658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1993,51 +1993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-festini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2786-4293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-festini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2786-4293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Festini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>