--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -279,183 +279,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lettre morte des coopérations interrégionales dans la mégarégion parisienne</w:t>
+                <w:t xml:space="preserve">Géohistoire de la fragmentation de la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (746), pp.119-143. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.746.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744874v1</w:t>
+                <w:t xml:space="preserve">hal-03741437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire de la fragmentation de la mégarégion parisienne</w:t>
+                <w:t xml:space="preserve">La lettre morte des coopérations interrégionales dans la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (746), pp.119-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.746.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741437v1</w:t>
+                <w:t xml:space="preserve">hal-03744874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Normandie dans la mégarégion parisienne : un piège régional ?</w:t>
               </w:r>
@@ -650,950 +650,1441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports comme objet de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fremont</w:t>
+                <w:t xml:space="preserve">Métropoles écologistes et transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Viroleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires des Sciences de la mer, GDR OMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prospective URBAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971957v1</w:t>
+                <w:t xml:space="preserve">hal-04127060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropoles écologistes et transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+                <w:t xml:space="preserve">Les ports comme objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Gouin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Viroleau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouin Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective URBAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires des Sciences de la mer, GDR OMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127060v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+                <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2026, 9781003637578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454756v1</w:t>
+                <w:t xml:space="preserve">hal-05571956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/xh1s-sh18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing logistics corridors–scope and limitations of inter-territorial coordination: A case study of the Seine Valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+                <w:t xml:space="preserve">Sustainable Reindustrialisation and the Future of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.123-135, 2026, 9781003637578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009769v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing logistics corridors – scope and limitations of inter-territorial coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New European Ports Strategies and Policies in the Globalisation Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003365013-12⟩</w:t>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2026, 9781003637578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454786v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décrochage économique des espaces périmétropolitains du Bassin parisien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gouin Nathan</w:t>
+                <w:t xml:space="preserve">City, Port, and Mediterranean Cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48390/5h1c-gc46⟩</w:t>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.109-122, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542746v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division de l'aménagement dans la méga-région entraînée par le schéma directeur (1965)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gouin Nathan</w:t>
+                <w:t xml:space="preserve">Rethinking Port Strategies in the Age of Polycrisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48390/cayq-e614⟩</w:t>
+              <w:t xml:space="preserve">Ports in the Polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-22, 2026, 9781003637578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003637578-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542731v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faiblesse des fonctions métropolitaines dans les grandes villes périphériques du Bassin parisien</w:t>
+                <w:t xml:space="preserve">Governing logistics corridors–scope and limitations of inter-territorial coordination: A case study of the Seine Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-1-032-42941-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing logistics corridors – scope and limitations of inter-territorial coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Bertelle; Nathan Gouin; Antoine Frémont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.125-135, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003365013-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décrochage économique des espaces périmétropolitains du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouin Nathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/5h1c-gc46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division de l'aménagement dans la méga-région entraînée par le schéma directeur (1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouin Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/cayq-e614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faiblesse des fonctions métropolitaines dans les grandes villes périphériques du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouin Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/ma3t-f465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,51 +2094,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vallée de la Seine : retour sur soixante ans de gouvernance contrariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1656,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1710,91 +2201,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping logistics in a post-globalisation world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05246682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,114 +2295,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du piège régional : l'exemple des régions périmétropolitaines du Bassin parisien face à l'enjeu du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMR053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03130515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2058,51 +2549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10780874251322743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39342" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5h1c-gc46" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/cayq-e614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/ma3t-f465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03130515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Viroleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10780874251322743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39342" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chouquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003637578-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5h1c-gc46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/cayq-e614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/ma3t-f465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03130515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMR053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>