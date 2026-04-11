--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -147,6764 +147,6764 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of seven transiting systems, including four warm Jupiters from SOPHIE and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Eastman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth characterization of the Kepler-10 three-planet system with HARPS-N radial velocities and Kepler transit timing variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Bonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Rajpaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The JADE code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GI 725A b: A potential super-Earth detected with SOPHIE and SPIRou in an M dwarf binary system at 3.5 pc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AstroGeoFit. A Genetic Algorithm and Bayesian Approach for the Astronomical Calibration of the Geological Timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N C Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.e2024PA005021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024pa005021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A second low-mass planet orbiting the nearby M-dwarf GJ 536</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suárez Mascareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. del Burgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture of planetary systems with and without outer giant planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ségransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ceva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromaticity of stellar activity in radial velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Artigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOI-5108 b and TOI 5786 b: Two transiting sub-Saturns detected and characterized with TESS, MaHPS, and SOPHIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Korth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the multi-planetary system of the nearby star HD 20794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suárez Mascareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive study on radial velocity signals using ESPRESSO: Pushing precision to the 10 cm/s level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEBOP VII. SOPHIE discovery of BEBOP-3b, a circumbinary giant planet on an eccentric orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Baycroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H M J Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541 (3), pp.2801-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATREIDES 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Castro-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two neighbours of the ultra-short-period Earth-sized planet K2-157 b in the warm Neptunian savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillo-Box</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.A344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FENRIR: A statistical model of stellar variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan C. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.E2-E2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07031-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04822212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEBOP V. Homogeneous stellar analysis of potential circumbinary planet hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix V. Freckelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F. L. Maxted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 531, pp.4085-4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-dynamical characterisation of the TOI-178 resonant chain. Exploring the robustness of transit-timing variations and radial velocity mass characterisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EBLM Project- XI. Mass, radius, and effective temperature measurements for 23 M-dwarf companions to solar-type stars observed with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Swayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. L. Maxted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 528, pp.5703-5722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A low-mass sub-Neptune planet transiting the bright active star HD 73344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. J. M. Crossfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Saillenfest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radial-velocity discovery of a second planet in the TOI-1338/BEBOP-1 circumbinary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalitha Sairam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.702-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-01948-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04505573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth’s interior dynamics drive marine fossil diversity cycles of tens of millions of years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dietmar Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221149120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04194975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 614, pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05629-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04004072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth’s interior dynamics drive marine fossil diversity cycles of tens of millions of years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanan E Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dietmar Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal U Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221149120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DREAM. I. Orbital architecture orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04479126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEBOP III. Observations and an independent mass measurement of Kepler-16 (AB) b - the first circumbinary planet detected with radial velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511, pp.3561-3570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the HD 108236 system with CHEOPS and TESS Confirmation of a fifth transiting planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nsamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 653, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Radial velocity and activity indicators (Demangeon+, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. D. S. Demangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nsamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.J/A+A/653/A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26093/cds/vizier.36530078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six transiting planets and a chain of Laplace resonances in TOI-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential encoding of coupling between Milankovitch forcing and Earth's interior processes in the Phanerozoic eustatic sea-level record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dietmar Dietmar Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.103727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets. XVII. A wealth of new objects: Six cool Jupiters, three brown dwarfs, and 16 low-mass binary stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transit detection of the long-period volatile-rich super-Earth ν2 Lupi d with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Borsato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.775-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-021-01381-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stalport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and characterisation of 54 massive companions with the SOPHIE spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631, pp.A125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bias and robustness of eccentricity estimates from radial velocity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (1), pp.738-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-orbital exoplanets from close-period candidates: the TOI-178 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillo-Box</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sestovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term cyclicities in Phanerozoic sea-level sedimentary record and their potential drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets XIII. Two planets around M-dwarfs Gl617A and Gl96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radial velocity data analysis with compressed sensing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464 (1), pp.1220-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radial-velocity fitting challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Interface Reentry Point Targeting Using Aerodynamic Drag Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter C E Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan C Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.403 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.g000884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theia: Faint objects in motion or the new astrometry frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Krone-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Anglada-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mass and Radius Constraints on the LHS 1140 Planets -- LHS 1140 b is Either a Temperate Mini-Neptune or a Water World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cadieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhaylo Plotnykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Jahandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONTINUOUS MULTIPLE HYPOTHESIS TESTING FRAMEWORK FOR OPTIMAL EXOPLANET DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Poyferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913875v1</w:t>
-              </w:r>
-[...6356 lines deleted...]
-                <w:t xml:space="preserve">hal-04225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7125,64 +7125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l'analyse de données de vitesses radiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7417,51 +7417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="803517C7"/>
+    <w:nsid w:val="E2BD7EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-hara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9232-3314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFL-1441-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Plotnykov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Valencia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Jahandar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Hara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Poyferr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bonomo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rajpaul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Su&#225;rez Mascare&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Burgo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555731" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Faria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ceva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554963" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kellermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Korth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Heidari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451646" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553869" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Steiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Attia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Baycroft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H M J Triaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sozzetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07031-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix V. Freckelton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Mortier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. L. Maxted" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1405" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. M. Crossfield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05629-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Standing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sairam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01948-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan Peters" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221149120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan E Peters" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal U Haq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Attia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3712" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103727" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsamba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36530078" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141079" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225677v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Virgili" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C E Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.g000884" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Glauser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Quanz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Hansen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dannert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hooton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fisher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066413" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-hara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9232-3314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFL-1441-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bonomo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rajpaul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Su&#225;rez Mascare&#241;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Burgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ceva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kellermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Korth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Heidari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451769" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Baycroft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H M J Triaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Steiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sozzetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554736" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07031-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix V. Freckelton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Mortier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. L. Maxted" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sulis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. M. Crossfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Standing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sairam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01948-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221149120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05629-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan E Peters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal U Haq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Attia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsamba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36530078" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103727" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Virgili" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C E Roberts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Hara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.g000884" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Plotnykov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Valencia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Jahandar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913875v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Poyferr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Glauser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Quanz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Hansen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dannert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hooton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fisher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066413" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>