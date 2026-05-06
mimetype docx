--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -147,3299 +147,3299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of seven transiting systems, including four warm Jupiters from SOPHIE and TESS</w:t>
+                <w:t xml:space="preserve">Revisiting the multi-planetary system of the nearby star HD 20794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Heidari</w:t>
+                <w:t xml:space="preserve">N. Nari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hébrard</w:t>
+                <w:t xml:space="preserve">X. Dumusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martioli</w:t>
+                <w:t xml:space="preserve">N. C. Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Eastman</w:t>
+                <w:t xml:space="preserve">A. Suárez Mascareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Jackson</w:t>
+                <w:t xml:space="preserve">M. Cretignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A36. </w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934200v1</w:t>
+                <w:t xml:space="preserve">hal-05486794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of the Kepler-10 three-planet system with HARPS-N radial velocities and Kepler transit timing variations</w:t>
+                <w:t xml:space="preserve">Architecture of planetary systems with and without outer giant planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Bonomo</w:t>
+                <w:t xml:space="preserve">J.-B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Borsato</w:t>
+                <w:t xml:space="preserve">J P Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. M. Rajpaul</w:t>
+                <w:t xml:space="preserve">D. Ségransan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zeng</w:t>
+                <w:t xml:space="preserve">E. Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Damasso</w:t>
+                <w:t xml:space="preserve">W. Ceva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A233. </w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494231v1</w:t>
+                <w:t xml:space="preserve">hal-05470458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JADE code</w:t>
+                <w:t xml:space="preserve">Chromaticity of stellar activity in radial velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Attia</w:t>
+                <w:t xml:space="preserve">P. Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bourrier</w:t>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bolmont</w:t>
+                <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mignon</w:t>
+                <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+                <w:t xml:space="preserve">É. Artigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A132. </w:t>
+              <w:t xml:space="preserve">, 2025, 701, pp.A216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491804v1</w:t>
+                <w:t xml:space="preserve">hal-05266622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GI 725A b: A potential super-Earth detected with SOPHIE and SPIRou in an M dwarf binary system at 3.5 pc</w:t>
+                <w:t xml:space="preserve">TOI-5108 b and TOI 5786 b: Two transiting sub-Saturns detected and characterized with TESS, MaHPS, and SOPHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+                <w:t xml:space="preserve">Luis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Boisse</w:t>
+                <w:t xml:space="preserve">Guillaume Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
+                <w:t xml:space="preserve">Hanna Kellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. G. Wilson</w:t>
+                <w:t xml:space="preserve">Judith Korth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larue</w:t>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, </w:t>
+              <w:t xml:space="preserve">, 2025, 694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101724v1</w:t>
+                <w:t xml:space="preserve">insu-05101708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AstroGeoFit. A Genetic Algorithm and Bayesian Approach for the Astronomical Calibration of the Geological Timescale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second low-mass planet orbiting the nearby M-dwarf GJ 536</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suárez Mascareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hoang</w:t>
+                <w:t xml:space="preserve">C. del Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N C Hara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sultanov</w:t>
+                <w:t xml:space="preserve">J. González Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024pa005021⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469703v1</w:t>
+                <w:t xml:space="preserve">hal-05474624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second low-mass planet orbiting the nearby M-dwarf GJ 536</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GI 725A b: A potential super-Earth detected with SOPHIE and SPIRou in an M dwarf binary system at 3.5 pc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Suárez Mascareño</w:t>
+                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. del Burgo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. C. Hara</w:t>
+                <w:t xml:space="preserve">T. G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555731⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474624v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of planetary systems with and without outer giant planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AstroGeoFit. A Genetic Algorithm and Bayesian Approach for the Astronomical Calibration of the Geological Timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Delisle</w:t>
+                <w:t xml:space="preserve">N C Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Faria</w:t>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ségransan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Ceva</w:t>
+                <w:t xml:space="preserve">A. Sultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555445⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.e2024PA005021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024pa005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470458v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromaticity of stellar activity in radial velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Larue</w:t>
+                <w:t xml:space="preserve">A comprehensive study on radial velocity signals using ESPRESSO: Pushing precision to the 10 cm/s level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Delfosse</w:t>
+                <w:t xml:space="preserve">A. Castro-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carmona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">É. Artigau</w:t>
+                <w:t xml:space="preserve">J. Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554963⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 700, pp.A174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266622v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOI-5108 b and TOI 5786 b: Two transiting sub-Saturns detected and characterized with TESS, MaHPS, and SOPHIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATREIDES 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Thomas</w:t>
+                <w:t xml:space="preserve">Amadeo Castro-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hébrard</w:t>
+                <w:t xml:space="preserve">David Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kellermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neda Heidari</w:t>
+                <w:t xml:space="preserve">Mara Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451676⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 701, pp.A190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05101708v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the multi-planetary system of the nearby star HD 20794</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEBOP VII. SOPHIE discovery of BEBOP-3b, a circumbinary giant planet on an eccentric orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Baycroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nari</w:t>
+                <w:t xml:space="preserve">Amaury H M J Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Dumusque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Cretignier</w:t>
+                <w:t xml:space="preserve">Daniel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451769⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541 (3), pp.2801-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486794v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study on radial velocity signals using ESPRESSO: Pushing precision to the 10 cm/s level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two neighbours of the ultra-short-period Earth-sized planet K2-157 b in the warm Neptunian savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Figueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J P Faria</w:t>
+                <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M Silva</w:t>
+                <w:t xml:space="preserve">A. Sozzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castro-González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gomes da Silva</w:t>
+                <w:t xml:space="preserve">J. Lillo-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 700, pp.A174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553869⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 699, pp.A344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469942v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEBOP VII. SOPHIE discovery of BEBOP-3b, a circumbinary giant planet on an eccentric orbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FENRIR: A statistical model of stellar variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan C. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Baycroft</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1184⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469759v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATREIDES 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of seven transiting systems, including four warm Jupiters from SOPHIE and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourrier</w:t>
+                <w:t xml:space="preserve">J. D. Eastman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Steiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mara Attia</w:t>
+                <w:t xml:space="preserve">J. M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554856⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368593v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two neighbours of the ultra-short-period Earth-sized planet K2-157 b in the warm Neptunian savanna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Castro-González</w:t>
+                <w:t xml:space="preserve">In-depth characterization of the Kepler-10 three-planet system with HARPS-N radial velocities and Kepler transit timing variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Bonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borsato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Rajpaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouchy</w:t>
+                <w:t xml:space="preserve">L. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Correia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lillo-Box</w:t>
+                <w:t xml:space="preserve">M. Damasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 699, pp.A344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554736⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 696, pp.A233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493907v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FENRIR: A statistical model of stellar variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The JADE code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan C. Hara</w:t>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A141. </w:t>
+              <w:t xml:space="preserve">, 2025, 702, pp.A132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039221v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
+                <w:t xml:space="preserve">Photo-dynamical characterisation of the TOI-178 resonant chain. Exploring the robustness of transit-timing variations and radial velocity mass characterisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. E. Morgado</w:t>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">L. Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+                <w:t xml:space="preserve">E. M. Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Salo</w:t>
+                <w:t xml:space="preserve">A. Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07031-w⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04822212v1</w:t>
+                <w:t xml:space="preserve">insu-04726434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEBOP V. Homogeneous stellar analysis of potential circumbinary planet hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EBLM Project- XI. Mass, radius, and effective temperature measurements for 23 M-dwarf companions to solar-type stars observed with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Swayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix V. Freckelton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sebastian</w:t>
+                <w:t xml:space="preserve">P. F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Mortier</w:t>
+                <w:t xml:space="preserve">A. H. M. J. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+                <w:t xml:space="preserve">S. G. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre F. L. Maxted</w:t>
+                <w:t xml:space="preserve">A. Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 531, pp.4085-4098. </w:t>
+              <w:t xml:space="preserve">, 2024, 528, pp.5703-5722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae1405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726451v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-dynamical characterisation of the TOI-178 resonant chain. Exploring the robustness of transit-timing variations and radial velocity mass characterisations</w:t>
+                <w:t xml:space="preserve">BEBOP V. Homogeneous stellar analysis of potential circumbinary planet hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leleu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. -B. Delisle</w:t>
+                <w:t xml:space="preserve">Alix V. Freckelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delrez</w:t>
+                <w:t xml:space="preserve">Annelies Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Bryant</w:t>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brandeker</w:t>
+                <w:t xml:space="preserve">Pierre F. L. Maxted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 688, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 531, pp.4085-4098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae1405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04726434v1</w:t>
+                <w:t xml:space="preserve">insu-04726451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EBLM Project- XI. Mass, radius, and effective temperature measurements for 23 M-dwarf companions to solar-type stars observed with CHEOPS</w:t>
+                <w:t xml:space="preserve">A low-mass sub-Neptune planet transiting the bright active star HD 73344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. Swayne</w:t>
+                <w:t xml:space="preserve">Sophia Sulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. L. Maxted</w:t>
+                <w:t xml:space="preserve">I. J. M. Crossfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Santerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. M. J. Triaud</w:t>
+                <w:t xml:space="preserve">Melaine Saillenfest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Deline</w:t>
+                <w:t xml:space="preserve">S. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3866⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04726535v1</w:t>
+                <w:t xml:space="preserve">hal-04665130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-mass sub-Neptune planet transiting the bright active star HD 73344</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Sulis</w:t>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. J. M. Crossfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Santerne</w:t>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Saillenfest</w:t>
+                <w:t xml:space="preserve">J. L. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sousa</w:t>
+                <w:t xml:space="preserve">H. Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 688, pp.A14. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.E2-E2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07031-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665130v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04822212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial-velocity discovery of a second planet in the TOI-1338/BEBOP-1 circumbinary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
+                <w:t xml:space="preserve">A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. E. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-01948-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 614, pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05629-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04505573v1</w:t>
+                <w:t xml:space="preserve">insu-04004072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
+                <w:t xml:space="preserve">Radial-velocity discovery of a second planet in the TOI-1338/BEBOP-1 circumbinary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalitha Sairam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.702-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-01948-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252189v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04505573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth’s interior dynamics drive marine fossil diversity cycles of tens of millions of years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slah Boulila</w:t>
+                <w:t xml:space="preserve">Shanan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanan Peters</w:t>
+                <w:t xml:space="preserve">R. Dietmar Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dietmar Müller</w:t>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (29), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2221149120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04194975v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04194975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dense ring of the trans-Neptunian object Quaoar outside its Roche limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Salo</w:t>
+                <w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 614, pp.239-243. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05629-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04004072v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3484,1497 +3484,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s interior dynamics drive marine fossil diversity cycles of tens of millions of years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slah Boulila</w:t>
+                <w:t xml:space="preserve">DREAM. I. Orbital architecture orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanan E Peters</w:t>
+                <w:t xml:space="preserve">O. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dietmar Müller</w:t>
+                <w:t xml:space="preserve">M. Mallonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal U Haq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221149120⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297538v1</w:t>
+                <w:t xml:space="preserve">insu-04479126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAM. I. Orbital architecture orrery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the HD 108236 system with CHEOPS and TESS Confirmation of a fifth transiting planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marret</w:t>
+                <w:t xml:space="preserve">S. Hoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lendl</w:t>
+                <w:t xml:space="preserve">A. Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 669, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245004⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04479126v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEBOP III. Observations and an independent mass measurement of Kepler-16 (AB) b - the first circumbinary planet detected with radial velocities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boisse</w:t>
+                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab3712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03667434v1</w:t>
+                <w:t xml:space="preserve">hal-03770624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">BEBOP III. Observations and an independent mass measurement of Kepler-16 (AB) b - the first circumbinary planet detected with radial velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511, pp.3561-3570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770624v1</w:t>
+                <w:t xml:space="preserve">insu-03667434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the HD 108236 system with CHEOPS and TESS Confirmation of a fifth transiting planet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Leleu</w:t>
+                <w:t xml:space="preserve">Potential encoding of coupling between Milankovitch forcing and Earth's interior processes in the Phanerozoic eustatic sea-level record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Acuña</w:t>
+                <w:t xml:space="preserve">R. Dietmar Dietmar Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Serrano</w:t>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 668, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.103727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935714v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six transiting planets and a chain of Laplace resonances in TOI-178</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demangeon</w:t>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Hébrard</w:t>
+                <w:t xml:space="preserve">N. Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nsamba</w:t>
+                <w:t xml:space="preserve">M. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kiefer</w:t>
+                <w:t xml:space="preserve">T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 653, pp.A78. </w:t>
+              <w:t xml:space="preserve">, 2021, 649, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03458384v1</w:t>
+                <w:t xml:space="preserve">insu-03458418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Radial velocity and activity indicators (Demangeon+, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. D. S. Demangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nsamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.J/A+A/653/A78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26093/cds/vizier.36530078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six transiting planets and a chain of Laplace resonances in TOI-178</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leleu</w:t>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nsamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Alibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Wilson</w:t>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A26. </w:t>
+              <w:t xml:space="preserve">, 2021, 653, pp.A78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03458418v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential encoding of coupling between Milankovitch forcing and Earth's interior processes in the Phanerozoic eustatic sea-level record</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Hara</w:t>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets. XVII. A wealth of new objects: Six cool Jupiters, three brown dwarfs, and 16 low-mass binary stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dietmar Dietmar Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+                <w:t xml:space="preserve">J. Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103727⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284099v1</w:t>
+                <w:t xml:space="preserve">hal-03424115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets. XVII. A wealth of new objects: Six cool Jupiters, three brown dwarfs, and 16 low-mass binary stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hébrard</w:t>
+                <w:t xml:space="preserve">Transit detection of the long-period volatile-rich super-Earth ν2 Lupi d with CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sahlmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sousa</w:t>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Borsato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140712⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.775-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-021-01381-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424115v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03458402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit detection of the long-period volatile-rich super-Earth ν2 Lupi d with CHEOPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Alibert</w:t>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bonfanti</w:t>
+                <w:t xml:space="preserve">M. Stalport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Borsato</w:t>
+                <w:t xml:space="preserve">J. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.775-787. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-021-01381-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03458402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
               </w:r>
@@ -4986,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ehrenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,1440 +5092,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bouchy</w:t>
+                <w:t xml:space="preserve">Bias and robustness of eccentricity estimates from radial velocity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stalport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Boisse</w:t>
+                <w:t xml:space="preserve">G. Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodrigues</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Unger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937254⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 489 (1), pp.738-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104112v1</w:t>
+                <w:t xml:space="preserve">hal-03144362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Boisse</w:t>
+                <w:t xml:space="preserve">Co-orbital exoplanets from close-period candidates: the TOI-178 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillo-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+                <w:t xml:space="preserve">M. Sestovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104133v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterisation of 54 massive companions with the SOPHIE spectrograph</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 631, pp.A125. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 625, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104122v1</w:t>
+                <w:t xml:space="preserve">hal-02160575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. F. Diaz</w:t>
+                <w:t xml:space="preserve">Detection and characterisation of 54 massive companions with the SOPHIE spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834890⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 631, pp.A125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160575v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and robustness of eccentricity estimates from radial velocity data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1849⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144362v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-orbital exoplanets from close-period candidates: the TOI-178 case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sestovic</w:t>
+                <w:t xml:space="preserve">Long-term cyclicities in Phanerozoic sea-level sedimentary record and their potential drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Robutel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834901⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323841v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cyclicities in Phanerozoic sea-level sedimentary record and their potential drivers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets XIII. Two planets around M-dwarfs Gl617A and Gl96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Astudillo-Defru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320045v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOPHIE search for northern extrasolar planets XIII. Two planets around M-dwarfs Gl617A and Gl96</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial velocity data analysis with compressed sensing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832732⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464 (1), pp.1220-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009759v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocity data analysis with compressed sensing techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Laskar</w:t>
+                <w:t xml:space="preserve">Radial-velocity fitting challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumusque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Correia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Damasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2261⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.A133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202137v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial-velocity fitting challenge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric Interface Reentry Point Targeting Using Aerodynamic Drag Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Díaz</w:t>
+                <w:t xml:space="preserve">Josep Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gregory</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 598, pp.A133. </w:t>
+                <w:t xml:space="preserve">Peter C E Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38, pp.403 - 413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.g000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6531,374 +6401,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theia: Faint objects in motion or the new astrometry frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Krone-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Anglada-Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boehm</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Brandeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mass and Radius Constraints on the LHS 1140 Planets -- LHS 1140 b is Either a Temperate Mini-Neptune or a Water World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cadieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhaylo Plotnykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cadieux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farbod Jahandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONTINUOUS MULTIPLE HYPOTHESIS TESTING FRAMEWORK FOR OPTIMAL EXOPLANET DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Poyferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6908,174 +6778,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Large Interferometer For Exoplanets (LIFE): a space mission for mid-infrared nulling interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Quanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dannert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13095, SPIE, pp.130951D, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3019090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,154 +6955,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOI-178: a window into the formation and evolution of planetary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Hooton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASTCS9, Exoplanets 4, id. 102.394. Bulletin of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,114 +7112,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l'analyse de données de vitesses radiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01781046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7417,51 +7287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2BD7EA4"/>
+    <w:nsid w:val="78E29CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7648,51 +7518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-hara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9232-3314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFL-1441-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bonomo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rajpaul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Su&#225;rez Mascare&#241;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Burgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ceva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555445" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kellermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Korth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Heidari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451769" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Baycroft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H M J Triaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Steiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sozzetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554736" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07031-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix V. Freckelton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Mortier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. L. Maxted" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1405" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sulis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. M. Crossfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Standing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sairam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01948-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221149120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05629-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan E Peters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal U Haq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Attia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsamba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36530078" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103727" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Virgili" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C E Roberts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Hara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.g000884" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Plotnykov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Valencia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Jahandar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913875v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Poyferr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Glauser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Quanz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Hansen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dannert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hooton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fisher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066413" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-hara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9232-3314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFL-1441-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dumusque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Hara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Su&#225;rez Mascare&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451769" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Delisle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Faria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;gransan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ceva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;brard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kellermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Korth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Heidari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451676" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Burgo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Delisle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Wilson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laskar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultanov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024pa005021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Figueira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Steiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Castro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Attia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554856" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Baycroft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H M J Triaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebastian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sozzetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heidari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Eastman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bonomo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borsato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rajpaul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555239" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leleu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bryant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandeker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450212" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Swayne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. L. Maxted" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3866" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix V. Freckelton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Mortier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F. L. Maxted" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. M. Crossfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449559" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07031-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05629-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Standing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sairam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C. M. Correia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01948-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194975v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanan Peters" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221149120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Attia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallonn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lendl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfanti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acu&#241;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243720" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3712" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dietmar Dietmar M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hooton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D. S. Demangeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsamba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kiefer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36530078" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demangeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03424115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahlmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140712" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03458402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonfanti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borsato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01381-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stalport" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937254" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bou&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laskar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Delisle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Unger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1849" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sestovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robutel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. M. Correia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160575v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Hobson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astudillo-Defru" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834890" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. D&#237;az" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320045v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.03.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Hobson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832732" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202137v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2261" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178922v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borsa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregory" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628671" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Virgili" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C E Roberts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C Hara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.g000884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boehm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Krone-Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Amorim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escud&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brandeker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cadieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Plotnykov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Valencia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Jahandar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913875v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Poyferr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Glauser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Quanz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Hansen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dannert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ireland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019090" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948265v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Hooton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fisher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>