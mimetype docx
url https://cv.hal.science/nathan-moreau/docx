--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathan MOREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathan-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2725-5292</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203799976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://viaf.org/viaf/115150565681906251518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirurgien oral & neurobiologiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine orale, Chirurgie orale, Douleurs oro-faciales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier en Médecine et Chirurgie orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service de Médecine Bucco-Dentaire, Hôpital Bretonneau, AP-HP, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR d'Odontologie, Faculté de Santé, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Neurobiologie Oro-Faciale (EA 7543), Faculté de Santé, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hajage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnet-Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho‐Histo‐Cytological Evaluation of Oral Tissues in Burning Mouth Syndrome: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luís Porporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Graciela Deliga Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (12), pp.2449-2480. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joor.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho‐Histo‐Cytological Evaluation of Oral Tissues in Burning Mouth Syndrome: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luís Porporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Graciela Deliga Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joor.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la décision médicale partagée avec les patients souffrant de douleurs chroniques : un moyen de respecter et renforcer leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’ussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Médecine Des Maladies Métaboliques, 18 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2024.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine treatment: Position paper of the French Headache Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Demarquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Gaalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2024.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of decision-making autonomy in chronic pain patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Ussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-024-01096-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shhedding New Light on the Role of Hedgehog Signaling in Corneal Wound Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mélik-Parsadaniantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3630. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Receptor Potential Channels: Important Players in Ocular Pain and Dry Eye Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1859. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14091859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneal Nerve Abnormalities in Painful Dry Eye Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Guerrero-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Luzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.1424. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines9101424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCEGame: A serious game for OSCE training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valencien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.12643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging against Neuropathic Pain: Role of Hedgehog Signaling in Pathological Nerve Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9115. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could an endoneurial endothelial crosstalk between Wnt/β-catenin and Sonic Hedgehog pathways underlie the early disruption of the infraorbital blood–nerve barrier following chronic constriction injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mauborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babette B Weksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744806917727625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could an endoneurial endothelial crosstalk between Wnt/β-catenin and Sonic Hedgehog pathways underlie the early disruption of the infra-orbital blood-nerve barrier following chronic constriction injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mauborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babette Weksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744806917727625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'altération de la perméabilité vasculaire endoneurale dans la genèse des douleurs neuropathiques périphériques post-traumatiques : Implications des voies de signalisation TLR4, Sonic Hedgehog et Wnt/ß-caténine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathan MOREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathan-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2725-5292</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203799976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://viaf.org/viaf/115150565681906251518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chirurgien oral & neurobiologiste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine orale, Chirurgie orale, Douleurs oro-faciales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités - Praticien Hospitalier en Médecine et Chirurgie orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service de Médecine Bucco-Dentaire, Hôpital Bretonneau, AP-HP, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR d'Odontologie, Faculté de Santé, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Neurobiologie Oro-Faciale (EA 7543), Faculté de Santé, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral anticoagulant periprocedural management in patients undergoing an oral, dental implant or periodontal surgery: a prospective national observational survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hajage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnet-Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.102848. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho‐Histo‐Cytological Evaluation of Oral Tissues in Burning Mouth Syndrome: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luís Porporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Graciela Deliga Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joor.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho‐Histo‐Cytological Evaluation of Oral Tissues in Burning Mouth Syndrome: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luís Porporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Graciela Deliga Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oral Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (12), pp.2449-2480. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joor.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la décision médicale partagée avec les patients souffrant de douleurs chroniques : un moyen de respecter et renforcer leur autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’ussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Médecine Des Maladies Métaboliques, 18 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2024.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of decision-making autonomy in chronic pain patients: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite d'Ussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-024-01096-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine treatment: Position paper of the French Headache Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Demarquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Gaalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2024.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shhedding New Light on the Role of Hedgehog Signaling in Corneal Wound Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mélik-Parsadaniantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3630. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Receptor Potential Channels: Important Players in Ocular Pain and Dry Eye Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Réaux-Le Goazigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1859. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14091859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneal Nerve Abnormalities in Painful Dry Eye Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Guerrero-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Luzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Rabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.1424. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines9101424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCEGame: A serious game for OSCE training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valencien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.12643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedging against Neuropathic Pain: Role of Hedgehog Signaling in Pathological Nerve Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (23), pp.9115. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21239115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could an endoneurial endothelial crosstalk between Wnt/β-catenin and Sonic Hedgehog pathways underlie the early disruption of the infraorbital blood–nerve barrier following chronic constriction injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Mauborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babette B Weksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744806917727625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'altération de la perméabilité vasculaire endoneurale dans la genèse des douleurs neuropathiques périphériques post-traumatiques : Implications des voies de signalisation TLR4, Sonic Hedgehog et Wnt/ß-caténine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA066039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01587723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8511A65F"/>
+    <w:nsid w:val="7ABB8F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2725-5292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203799976" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/115150565681906251518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lu&#237;s Porporatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Graciela Deliga Schroder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.01.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gaalon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.09.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Ussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sacco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-024-01096-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;lik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Fakih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Guerrero-Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Luzu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rabut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9101424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Germa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valencien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schlumberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12643" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A Romero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette B Weksler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744806917727625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01587933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Weksler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01587723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathan-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2725-5292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203799976" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/http://viaf.org/viaf/115150565681906251518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Descroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lu&#237;s Porporatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Graciela Deliga Schroder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Lebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.70051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;ussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2024.01.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite d'Ussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sacco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-024-01096-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gaalon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.09.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;lik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Fakih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14091859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Guerrero-Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Luzu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rabut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9101424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Germa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valencien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schlumberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12643" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A Romero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette B Weksler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744806917727625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01587723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>