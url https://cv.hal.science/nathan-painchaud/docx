--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -517,51 +517,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t>
+                <w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
@@ -592,97 +592,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825186v1</w:t>
+                <w:t xml:space="preserve">hal-04825247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t>
+                <w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
@@ -713,315 +713,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825247v1</w:t>
+                <w:t xml:space="preserve">hal-04825186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841708v1</w:t>
+                <w:t xml:space="preserve">hal-04825208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825208v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Stage nnU-Net Framework for Automated Myocardial Infarction Quantification in LGE-MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Goujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,51 +1456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>