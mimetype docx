--- v1 (2026-05-02)
+++ v2 (2026-06-04)
@@ -759,269 +759,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825208v1</w:t>
+                <w:t xml:space="preserve">hal-04841708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04841708v1</w:t>
+                <w:t xml:space="preserve">hal-04825208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
               </w:r>
@@ -1133,104 +1133,222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A patient-specific pulmonary arterial tree digital twin to extract pulmonary embolism biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Three-Stage nnU-Net Framework for Automated Myocardial Infarction Quantification in LGE-MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Goujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1251,65 +1369,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1456,51 +1574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane des Ligneris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Serva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>