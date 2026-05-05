--- v0 (2026-03-11)
+++ v1 (2026-05-05)
@@ -372,689 +372,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation effect of anxious attachment on relationship between childhood trauma and suicidal ideation sensitive to psychological pain levels</w:t>
+                <w:t xml:space="preserve">Depression and approach-avoidance decisions to emotional displays: The role of anhedonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ihme</w:t>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belzeaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.e79. </w:t>
+              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.104306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brat.2023.104306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220283v1</w:t>
+                <w:t xml:space="preserve">hal-04076350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and approach-avoidance decisions to emotional displays: The role of anhedonia</w:t>
+                <w:t xml:space="preserve">Mediation effect of anxious attachment on relationship between childhood trauma and suicidal ideation sensitive to psychological pain levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grèzes</w:t>
+                <w:t xml:space="preserve">H. Ihme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Olié</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Mennella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.104306. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.e79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brat.2023.104306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076350v1</w:t>
+                <w:t xml:space="preserve">hal-04220283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
+                <w:t xml:space="preserve">Sensitivity to ostracism is blunted in suicide attempters only when they report suicidal ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathlyne Dupuis-Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 337, pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343891v1</w:t>
+                <w:t xml:space="preserve">hal-04119510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mirror therapy in the treatment of phantom limb pain in amputees: A systematic review of randomized placebo controlled trials does not find any evidence of efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guémann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejp.2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to ostracism is blunted in suicide attempters only when they report suicidal ideation</w:t>
+                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathlyne Dupuis-Maurin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 337, pp.169-174. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (1), pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119510v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophil-to-lymphocyte ratio (NLR) variations in relationship with childhood maltreatment in patients with anorexia nervosa: a retrospective cohort study</w:t>
               </w:r>
@@ -1187,90 +1187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.04.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazma Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Teismann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2023.104306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;mann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Raquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathlyne Dupuis-Maurin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bou Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sleilaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01372-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2024.04.058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazma Khan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Teismann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115618" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2023.104306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathlyne Dupuis-Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;mann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Raquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bou Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sleilaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01372-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>