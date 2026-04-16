--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -362,287 +362,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Liberalism: Hayek, Lippmann and the Making of Neoliberalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'héritage conservateur du néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beddeleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.10874⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.5452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03329232v1</w:t>
+                <w:t xml:space="preserve">halshs-02488697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines nietzschéennes des ambiguïtés du concept d'entrepreneur : Schumpeter lecteur de Nietzsche</w:t>
+                <w:t xml:space="preserve">Reconstructing Liberalism: Hayek, Lippmann and the Making of Neoliberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.89-124. </w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11-2, pp.281-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpec.222.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.10874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03271422v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03329232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage conservateur du néolibéralisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines nietzschéennes des ambiguïtés du concept d'entrepreneur : Schumpeter lecteur de Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beddeleem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
+                <w:t xml:space="preserve">Étienne Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020 (23), </w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.89-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.5452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpec.222.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02488697v1</w:t>
+                <w:t xml:space="preserve">halshs-03271422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idéal démocratique contre la démocratie Buchanan et l'économie politique constitutionnelle</w:t>
               </w:r>
@@ -965,164 +965,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Social Contract Theories: From Hobbes to Contemporary Theories.</w:t>
+                <w:t xml:space="preserve">Survey Article: “Democracy in Crisis?” Evaluating Deliberative Innovations in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04954279v1</w:t>
+                <w:t xml:space="preserve">halshs-05030354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey Article: “Democracy in Crisis?” Evaluating Deliberative Innovations in the French Context</w:t>
+                <w:t xml:space="preserve">An Overview of Social Contract Theories: From Hobbes to Contemporary Theories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Reed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-05030354v1</w:t>
+                <w:t xml:space="preserve">halshs-04954279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Defense of Den-City. Autonomy, Right to the City, and Local Democratic Failures</w:t>
               </w:r>
@@ -1363,151 +1363,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04184441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
+                <w:t xml:space="preserve">Libéralisme, diversité, complexité et raison publique : la contribution de Gérald Gaus à la philosophie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04455914v1</w:t>
+                <w:t xml:space="preserve">halshs-04184440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéralisme, diversité, complexité et raison publique : la contribution de Gérald Gaus à la philosophie politique</w:t>
+                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04184440v1</w:t>
+                <w:t xml:space="preserve">halshs-04455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2047,51 +2047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A8FC802"/>
+    <w:nsid w:val="C577DBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>