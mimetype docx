--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -362,287 +362,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage conservateur du néolibéralisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing Liberalism: Hayek, Lippmann and the Making of Neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.5452⟩</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11-2, pp.281-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.10874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02488697v1</w:t>
+                <w:t xml:space="preserve">halshs-03329232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Liberalism: Hayek, Lippmann and the Making of Neoliberalism</w:t>
+                <w:t xml:space="preserve">Aux origines nietzschéennes des ambiguïtés du concept d'entrepreneur : Schumpeter lecteur de Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11-2, pp.281-313. </w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.89-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.10874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpec.222.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03329232v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines nietzschéennes des ambiguïtés du concept d'entrepreneur : Schumpeter lecteur de Nietzsche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'héritage conservateur du néolibéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beddeleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.89-124. </w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpec.222.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asterion.5452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03271422v1</w:t>
+                <w:t xml:space="preserve">halshs-02488697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idéal démocratique contre la démocratie Buchanan et l'économie politique constitutionnelle</w:t>
               </w:r>
@@ -965,164 +965,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey Article: “Democracy in Crisis?” Evaluating Deliberative Innovations in the French Context</w:t>
+                <w:t xml:space="preserve">An Overview of Social Contract Theories: From Hobbes to Contemporary Theories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05030354v1</w:t>
+                <w:t xml:space="preserve">halshs-04954279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Social Contract Theories: From Hobbes to Contemporary Theories.</w:t>
+                <w:t xml:space="preserve">Survey Article: “Democracy in Crisis?” Evaluating Deliberative Innovations in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04954279v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05030354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Defense of Den-City. Autonomy, Right to the City, and Local Democratic Failures</w:t>
               </w:r>
@@ -1301,213 +1301,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Competitive Markets be Just? On the Redefinition of Classical Liberalism by John Tomasi</w:t>
+                <w:t xml:space="preserve">Libéralisme, diversité, complexité et raison publique : la contribution de Gérald Gaus à la philosophie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04184441v1</w:t>
+                <w:t xml:space="preserve">halshs-04184440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéralisme, diversité, complexité et raison publique : la contribution de Gérald Gaus à la philosophie politique</w:t>
+                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04184440v1</w:t>
+                <w:t xml:space="preserve">halshs-04455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
+                <w:t xml:space="preserve">Can Competitive Markets be Just? On the Redefinition of Classical Liberalism by John Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04455914v1</w:t>
+                <w:t xml:space="preserve">halshs-04184441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2047,51 +2047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C577DBF2"/>
+    <w:nsid w:val="3507FA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>