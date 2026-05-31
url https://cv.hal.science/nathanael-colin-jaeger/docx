--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1363,151 +1363,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04184440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
+                <w:t xml:space="preserve">Can Competitive Markets be Just? On the Redefinition of Classical Liberalism by John Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04455914v1</w:t>
+                <w:t xml:space="preserve">halshs-04184441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Competitive Markets be Just? On the Redefinition of Classical Liberalism by John Tomasi</w:t>
+                <w:t xml:space="preserve">En défense des ordres polycentriques fédéralistes : l'argument de l'antifragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Colin-Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04184441v1</w:t>
+                <w:t xml:space="preserve">halshs-04455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2047,51 +2047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3507FA06"/>
+    <w:nsid w:val="B1A0E644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-colin-jaeger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-1883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265296978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espol.school/equipe/nathanael-colin-jaeger/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793271v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Colin-Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.10874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.222.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beddeleem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.5452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Verlengia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2019.1675896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04954279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Go&#235;tzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gascoin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03880658v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>