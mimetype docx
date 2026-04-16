--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -485,1074 +485,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Tissue Strains Computation to Evaluate the Mechanical Protection Provided by a New Bilayer Dressing for Heel Pressure Injuries</w:t>
+                <w:t xml:space="preserve">Pressure Ulcers and Dressings: A Strain Sensitivity Analysis of the Boundary Conditions of a Finite Element Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Chagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Skin and Wound Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/asw.0000000000000042⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics3010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229879v1</w:t>
+                <w:t xml:space="preserve">hal-03947681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Ulcers and Dressings: A Strain Sensitivity Analysis of the Boundary Conditions of a Finite Element Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+                <w:t xml:space="preserve">Bilayer Stiffness Identification of Soft Tissues by Suction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alonso</w:t>
+                <w:t xml:space="preserve">P. A. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomechanics3010001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00946-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947681v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Stiffness Identification of Soft Tissues by Suction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Rohan</w:t>
+                <w:t xml:space="preserve">Finite Element Tissue Strains Computation to Evaluate the Mechanical Protection Provided by a New Bilayer Dressing for Heel Pressure Injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Barraud</w:t>
+                <w:t xml:space="preserve">Gregory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Elahi</w:t>
+                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Advances in Skin and Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (10), pp.549 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00946-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/asw.0000000000000042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069342v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo quantification of 3D displacement in sacral soft tissues under compression: Relevance of 2D US-based measurements for pressure ulcer risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtv.2022.09.007⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793575v1</w:t>
+                <w:t xml:space="preserve">hal-03781642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.103888. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.105743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781642v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9050184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787504v1</w:t>
+                <w:t xml:space="preserve">hal-03649806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New pressure ulcers dressings to alleviate human soft tissues: A finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9050184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtv.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649806v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pressure ulcers dressings to alleviate human soft tissues: A finite element study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+                <w:t xml:space="preserve">In vivo quantification of 3D displacement in sacral soft tissues under compression: Relevance of 2D US-based measurements for pressure ulcer risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtv.2022.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtv.2022.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678648v1</w:t>
+                <w:t xml:space="preserve">hal-03793575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the fat and muscle hyperelastic material parameters for the assessment of the internal tissue deformation in relation to pressure ulcer prevention</w:t>
               </w:r>
@@ -2238,261 +2238,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Optimized Virtual Fields Method to estimate viscoelastic material parameters from 3D dynamic displacement fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Local Thermophysical Properties and Heat of Transition from Thermal Fields Measurement During Drop Calorimetric Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. H. Clayton</w:t>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. V. Bayly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pierron</w:t>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12126⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.711-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9877-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005845v1</w:t>
+                <w:t xml:space="preserve">hal-01300519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Local Thermophysical Properties and Heat of Transition from Thermal Fields Measurement During Drop Calorimetric Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Optimized Virtual Fields Method to estimate viscoelastic material parameters from 3D dynamic displacement fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. H. Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">P. V. Bayly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Louche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+                <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (4), pp.711-723. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.110-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9877-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300519v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiTi based stent for the treatment of acute urinary retention due to benign prostatic hyperplasia: a preliminary study on NiTi wires and tubes under pure bending</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (1), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2906,493 +2906,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an MRI-compatible indentation system to characterize the mechanical response of sacral soft tissues for pressure ulcer prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo bi-layer material Young muduli identification under small deformation using only suction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Deshairs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270000v1</w:t>
+                <w:t xml:space="preserve">hal-03948837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo bi-layer material Young muduli identification under small deformation using only suction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finite Element study of strains around sacral and heel pressure ulcers with a new bi-layer dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948837v1</w:t>
+                <w:t xml:space="preserve">hal-03948677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element study of strains around sacral and heel pressure ulcers with a new bi-layer dressing</w:t>
+                <w:t xml:space="preserve">Reduction of strain clusters in injured heel Finite Element models with a new pressure ulcer dressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Chagnon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948677v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of strain clusters in injured heel Finite Element models with a new pressure ulcer dressing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Development of an MRI-compatible indentation system to characterize the mechanical response of sacral soft tissues for pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Deshairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Pressure Ulcer Advisory Panel (EPUAP'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502027v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling quasi-incompressibility of soft-tissues to quantify strains for pressure ulcers healing</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Monastir, Tunisia. pp.S119-S121, </w:t>
@@ -4033,571 +4033,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Kappert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370268v1</w:t>
+                <w:t xml:space="preserve">hal-02425957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Kappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Boonstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Balm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maarten van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425957v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volume-based aspiration method to estimate in-vivo soft tissues stiffness: evaluation of the device with silicone samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930219v1</w:t>
+                <w:t xml:space="preserve">hal-02426889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method to extract Stress-Strain functions from pure torsion/bending experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EMMC16 16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426889v1</w:t>
+                <w:t xml:space="preserve">hal-02006079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to extract Stress-Strain functions from pure torsion/bending experimental tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A volume-based aspiration method to estimate in-vivo soft tissues stiffness: evaluation of the device with silicone samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC16 16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference (EMMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006079v1</w:t>
+                <w:t xml:space="preserve">hal-01930219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
               </w:r>
@@ -4901,398 +4901,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092754v1</w:t>
+                <w:t xml:space="preserve">hal-01872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872503v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative NiTi based stent as an emergency treatment for acute urinary retention in case of benign prostatic hyperplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Surgetica 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872510v1</w:t>
+                <w:t xml:space="preserve">hal-01092754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
               </w:r>
@@ -5528,77 +5528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6431,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>