--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -3830,476 +3830,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133239v1</w:t>
+                <w:t xml:space="preserve">hal-02314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Heat Treatment Temperature On Tension, Compression And Bending Behavior Of Nanostructured NiTi Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental set-up to perform uniform tensile tests of superelastic NiTi tubes or wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t>
+              <w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314555v1</w:t>
+                <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Kappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Boonstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Balm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425957v1</w:t>
+                <w:t xml:space="preserve">hal-02370268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fons Balm</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Alphen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370268v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,428 +5272,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872546v1</w:t>
+                <w:t xml:space="preserve">hal-00942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tissot</w:t>
+                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872597v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original method to estimate local thermophysical properties and latent heat from Thermal Field Measurement (TFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.149-151</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942926v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludek Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>