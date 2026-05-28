--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -887,278 +887,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
+                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.105743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781642v1</w:t>
+                <w:t xml:space="preserve">hal-03787504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">MR-based quantitative measurement of human soft tissue internal strains for pressure ulcer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 99, pp.105743. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.103888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787504v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantification of 3D displacement in sacral soft tissues under compression: Relevance of 2D US-based measurements for pressure ulcer risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Trebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,273 +4033,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gerbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Kappert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370268v1</w:t>
+                <w:t xml:space="preserve">hal-02425957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+                <w:t xml:space="preserve">IN-VIVO MEASUREMENTS OF HUMAN TONGUE ELASTICITY UNDER GENERAL ANESTHESIA USING A VOLUME BASED ASPIRATION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Kappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Boonstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Balm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maarten van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2019) and 4th Conference on Imaging and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425957v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,243 +4577,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METHOD TO EXTRACT STRESS-STRAIN FUNCTIONS FROM PURE TORSION OR PURE BENDING EXPERIMENTAL TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics, ICTAM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17th International Conference on Experimental Mechanics (ICEM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404122v1</w:t>
+                <w:t xml:space="preserve">hal-02006055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD TO EXTRACT STRESS-STRAIN FUNCTIONS FROM PURE TORSION OR PURE BENDING EXPERIMENTAL TESTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Experimental Mechanics (ICEM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics, ICTAM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006055v1</w:t>
+                <w:t xml:space="preserve">hal-01404122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial testing of Knitted NiTi textiles: adapted image processing vs DIC</w:t>
               </w:r>
@@ -6431,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mukhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00946-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mukhina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D.R. Kappert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Elahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonstra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. J M Balm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110147" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Elahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519418500379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9877-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Bayly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931679" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deshairs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Kappert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boonstra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Balm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Alphen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>